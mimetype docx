--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrille GAUDIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cyrille GAUDIN, maître de conférences en Sciences de l'éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La vidéo-formation constitue mon thème principal de recherche. Inscrit dans une approche technologique de la recherche, j’examine l’utilisation de la vidéo par des chercheurs ou des formateurs qui analysent l’activité (ou font analyser l’activité aux participants) dans la perspective de la transformer (vers plus d’efficacité, de confort, de bien-être), et non uniquement dans la perspective de la comprendre et/ou de la modéliser. A partir de l’exploitation de « traces » de l’activité (e.g., photo, audio), et notamment de la vidéo, mon travail de recherche est généralement composé de trois phases itératives : (i) créer un observatoire du travail pour le modéliser à partir d’entretiens d’auto-confrontation, (ii) concevoir un dispositif de vidéo-formation dans une démarche de conception participative (e.g., chercheurs, ingénieurs pédagogiques, formateurs, institutionnels), et (iii) étudier les effets générés par cet environnement sur l’activité des formés et des formateurs. En analysant le travail à des fins de formation, mon travail de recherche poursuit donc une double visée compréhensive et transformative. Mes terrains de recherche sur la vidéo-formation sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’enseignement et l’éducation (professeurs du premier et du second degré, professeurs-documentalistes et conseillers principaux d’éducation) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les cadres en éducation (chefs d’établissement et inspecteurs) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La pédagogie universitaire (enseignants-chercheurs, doctorants, étudiants-tuteurs et étudiants-assistants) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’entraînement sportif (entraîneurs et collectifs d’athlètes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students as co-designers in health professional education: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.645. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-025-07110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec des objets d’entraînement marqués de complexité : quand les technologies numériques deviennent des technologies cognitives pour les entraîneurs et les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 149 (1), pp.65-87. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.149.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting transformative research protocols in sports science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2025.1646717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bienveillance à l’École : une revue de la littérature systématique. Entre volonté institutionnelle et réalité pratique de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Béréza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (3), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1122165ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à un métier par l’inter‑métiers en exploitant la vidéo : analyse de l’activité de cadres de l’éducation stagiaires lors d’une alloconfrontation collective inter‑métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience training for critical situation management. An umbrella and a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elleke Ketelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, pp.106311. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2023.106311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-concevoir des ressources pour former les tuteurs : la présentation d’une démarche collaborative entre chercheur et professionnels s’appuyant sur la vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliance : Revue de Recherche et Pratiques en Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche originale de professionnalisation des ingénieurs pédagogiques dans l’enseignement supérieur. La conception collaborative de ressources de vidéoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’expérience d’enseignants-chercheurs stagiaires dans un dispositif de vidéo-formation à la pédagogie universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.4100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying collective performance in sports : a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Improvement Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1-4), pp.31-52. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56811/PIQ-20-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter les corpus vidéo à des fins de recherche : innovations méthodologiques et effets sur les pratiques en sciences de l’éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner autrement à l’université : vers une nouvelle culture de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220-221 (3), pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des chefs d’établissement avec les parents d’élèves : des activités complexes à l’interface entre leur hiérarchie et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.137-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditation laïque et bien-être : qu’en disent les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.92-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer pour comprendre et dépasser une situation problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Considering experience to advance research in video-enhanced teacher learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lussi Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of preservice teachers experiences in a video-enhanced training program on their teaching activity: a case study in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), http://www.citejournal.org//proofing/the-impact-of-preservice-teachers-experiences-in-a-video-enhanced-training-program-on-their-teaching-a-case-study-in-physical-education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter dans le métier et vidéoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des enseignants novices à l’association sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatonnay Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 376, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un club vidéo pour connecter la formation initiale au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 378, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Bailleul, M., Thémines, J.-F., & Wittorski, R. (Coordinateurs). Expériences et développement professionnel des enseignants : formation, travail, itinéraire professionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (3), pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video in pre-service teacher education: theoretical conceptualization and discussion from a case study in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 193, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video viewing in teacher education and professional development: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (16), pp.41 - 67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.edurev.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : conceptualisation et discussion théoriques à partir d’une étude de cas en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, varia, 193, pp.5 - 24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.4880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première prise en main de la classe : l’apport de la vidéo-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélina Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory study of the influence of video viewing on preservice teachers’ teaching activity: normative versus developmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Form@re</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (2), pp.21-50. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/formare-15126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite de stage: de l’observation au conseil à partir des règles de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escalie Escalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animation de l’association sportive : un métier à apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 354, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course en durée : Propositions pour orienter vos choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course en durée : orienter ses choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 358, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à faire apprendre : une démarche illustrée en badminton et football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoules Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 353, pp. 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la vidéo dans la formation professionnelle des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (178), pp.115-130. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo pour former par et à l’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche compréhensive en école primaire : intermétiers et besoins formatifs pour soutenir l’autorégulation des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Storchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en santé dans et hors l’École tout au long de sa vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau UNIRéS; INSPE Toulouse, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’entrée dans le métier des chefs d’établissement adjoints : analyse du travail des chefs d’établissement référents à des fins de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « la direction scolaire dans tous ses états »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Mar 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et simulation pour former des entraîneurs de football : un dispositif co-construit par des chercheurs et des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche sur l'Intervention en Sport, Jul 2024, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des circonstances d’articulation des dimensions abstraites et concrètes de l’activité propices au développement professionnel dans le cadre de dispositifs d’enquête collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lussi Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion van Brederode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème rencontres du REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la simulation pour former des entraîneurs sportifs : proposition théorique et illustrations empiriques à partir d’une étude de cas en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pour quoi? Avec qui? Comment?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Education Formation Travail Savoirs, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes clés pour concevoir et conduire une vidéo-formation d’enseignants : une revue de la littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Néopass©-UNAE-Équateur « Expériences, conceptions et perspectives de la vidéo-formation en Équateur, France, Chili, Belgique, Brésil et Suisse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación, Apr 2023, Chuquipata, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies numériques peuvent-elle aider les entraîneurs à évaluer autrement la performance dans les sports collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’AFRAPS : « Education, Performance &amp; Innovation : quels sports collectifs demain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, May 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets d’une situation d’allo-confrontation sur les formés dans le programme Néopass : démarche méthodologique, illustrations empiriques et enjeux de conception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Néopass©-UNAE-Équateur « Expériences, conceptions et perspectives de la vidéo-formation en Équateur, France, Chili, Belgique, Brésil et Suisse »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación, Apr 2023, Chuquipata, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner des formateurs dans leurs usages du prototype de la plateforme NéopassCadres pour mettre à l’épreuve la version bêta des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Néopass©-UNAE-Équateur « Expériences, conceptions et perspectives de la vidéo-formation en Équateur, France, Chili, Belgique, Brésil et Suisse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación, Apr 2023, Chuquipata, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l’activité de tuteurs étudiants et d’étudiants tutorés à des fins de vidéo-formation : le cas du tutorat par les pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo-formation de chefs d’établissements novices : étude de l’activité de formateurs et de formés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hassanbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gybely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’articulation d’objets techniques à l’émergence d’une technique d’entraînement : une étude de cas en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche, innovation, institution : un trinôme en perspective - La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherche en éducation et en formation (REF), Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ensemble : genèse d’une recherche collaborative dans le supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32ème congrès de l’Association Internationale de Pédagogie Universitaire (AIPU), May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’expérience d’enseignants-chercheurs stagiaires dans un dispositif de vidéo-formation à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de recherche en éducation et en formation (REF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et scénariser l’activité de chefs d’établissement scolaire novices à des fins de vidéo-formation : le cas de la plateforme NéopassCadres en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « les dirigeants à l’épreuve du quotidien, le cas particulier des chefs d’établissement scolaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprend la littérature sur l’implication des professionnels de santé en formation dans la co-conception de programmes et situations de formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6ème colloque international de l’association Recherche et Pratiques en Didactique Professionnelle (RPDP), Jun 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des entraîneurs à construire des actions collectives efficaces : l'apport de la vidéo-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les Enjeux des Jeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of video tools in training programs: the case of collective performance in football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire approprier » une réforme scolaire : le cas particulier du travail des chefs d’établissement avec les parents d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité du travail des chefs d’établissements avec les parents d’élèves : des activités diverses et entremêlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIes Rencontres du REF "Recherche, innovation, institution : un trinôme en perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un collectif de sportifs performant : une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PassÉtudiants&amp;quot;: using 360° video to design a training platform for university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress on Research in Vocational Education &amp; Training – SFIVET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’expérience d’enseignants-chercheurs stagiaires dans un dispositif de vidéo-formation à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres internationales du réseau de recherche en éducation et en formation (REF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité d’enseignants novices d’EPS engagés dans un dispositif de vidéo-formation de type « club vidéo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi et comment les activités d’un collectif parents-personnels d’éducation peuvent-elles favoriser la qualité de vie d’élèves au collège ? Étude d’un programme de méditation laïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ommunication présentée au qdvecole : Colloque international pluridisciplinaire - La qualité de vie à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditation et bien-être, qu’en disent les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le bien-être dans l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrements filmiques et recherches en sciences de l’éducation : des évolutions entremêlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Mêlées et démêlés, 50 ans de recherches en Sciences de l’Éducation », Symposium Innovation-Changement : ressources, enjeux et méthodes pour la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de mise au travail des élèves dans les EPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan National de Formation (PNF) - DEGESCO : La démarche de projet et l’interdisciplinarité au sein des enseignements pratiques interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the influence of a video-based training program on preservice teachers’ teaching activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Diversity and Inclusion as a Challenge for Teacher Education”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research in Learning and Instruction (EARLI) Special Interest Group Teaching and Teacher Education (SIG 11) - In symposium V. Lussi Borer, S. Flandin &amp; C. Gaudin (coord) Understanding teachers’ experiences in video-enhanced education: Implications for the design of instructional programs, Jun 2016, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : proposition théorique et pistes technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation, Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo-formation et la construction de la professionnalité des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International, Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning ‘Rules’ of Practice within the Context of a Teacher Video-Enhanced Education: Effects on the Professional Activity of Pre-service Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CIDREE International Seminar : “Professional vision in teacher video-enhanced education: Aims, means and issues”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE (Institut Français de l'Education), Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching transformations from video-based induction programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lussi Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la temporalité d’un dispositif de formation par alternance d’enseignants novices en éducation physique et sportive sur le rôle du visionnage vidéo dans l’activité collective des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème biennale de l'Association pour la Recherche sur l'Intervention en Sport </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception continuée dans l’usage en vidéoformation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque International de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéoformation à l’international : quelles nouvelles voies ? Quelles recommandations, quelles zones d’ombre et perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence de consensus de la chaire UNESCO “Former les enseignants au XIXème siècle” : La vidéoformation dans tous ses états Quelles options théoriques ? Quels scénarios ? Pour quels effets ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE (Institut Français de l’Education), Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo crée de la complexité en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de l’Unité Mixte de Recherche Education-Formation-Travail-Savoir (JIEFTS), “convisciencia de la recherche en éducation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EFTS (MA122) Unité Mixte de Recherche Education-Formation-Travail-Savoir Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité d’enseignants novices dans un dispositif de formation professionnelle par alternance exploitant la vidéo: de l’observation vidéo à la pratique de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placer les technologies de l'information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video use in teachers’ Professional develpment: an international review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néopass@ction study visit “develpment, design and study of video-training devices”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE (Institut Français de l’Education), Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placer les technologies de l’information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de l’outil vidéo dans la formation professionnelle des enseignants novices par l’observation : intérêts et limites de la virtualité pour se préparer à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France. pp.651-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former par l’observation de pratiques professionnelles : précautions et pistes pour la construction de dispositifs de formation innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Outils pour la Formation, l'Education et la Prévention » OUFOREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alphabétisation visuelle : vers la délimitation d’un nouveau champ de recherche en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of video viewing on preservice teachers’ classroom activity : normative versus developmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 11 Conference "Teaching and Teacher Education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Frauenchiemsee, Germany. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3497.7520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recherche au sein d’un dispositif à visée transformative et épistémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du laboratoire UMR EFTS MA122</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2018, Savoir et formation, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des concours vers les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EP&amp;S Editions, 2007, 978-2-86713-350-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets d’un dispositif de vidéoformation sur leur professionnalisation des chefs d’établissement novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Reto, R. Decret-Rouillard et S. Mallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les directions d’établissement scolaire. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.169-192, 2026, 978-2-8073-7291-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la simulation dans un continuum situationnel. Le cas de la formation des entraîneurs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le travail en débats, 978-2-36630-150-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explotar el uso del video para formar docentes: un marco teórico-metodológico basado en una metasíntesis de la literatura especializada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. D’aubeterre Alvarado et L. Ria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vídeoformación docente : la experiencia internacional del programa Néopass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-72, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien d'auto-confrontation et analyse de l'activité : influence des cadres théoriques sur les méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation. Enquêter dans les métiers de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions Raisons et Passions, pp.127-146, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Talbot et S. Chaliès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Éditions, pp.107-118, 2019, 978.2.36493.722.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions de l’appropriation d’une réforme scolaire : le cas particulier du travail d’une chef d’établissement avec les parents d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Brossais &amp; G. Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prescription à l’appropriation de la réforme à l’École, Le cas de la réforme du collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.91-107, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche culturaliste de l’activité et de la vidéo-formation des enseignants : repères théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-162, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et se développer dans les règles de métier ou comment utiliser à bon escient la vidéo en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-198, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Un projet conjoint recherche-formation pour penser l’usage de la vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-242, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants d’EPS aux APPN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Suchet et Jean-Michel Meyre. Les activités sportives de nature à l’école (1940-2015). Organisation, dispositifs juridiques et enjeux éducatifs </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRAPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2018, 978-2-910448-26-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Une approche technologique de la recherche sur la vidéo-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-30, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéoformation au plan international : État de l’art, zones d’ombre et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Ria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIe siècle. Établissement formateur et vidéoformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck pp.93-106, 2015, 9782804190637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie de la mobilisation. Illustrations de pistes pédagogiques. Compétence propre n°5 – la course en durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir et processus éducatif, une pédagogie de la mobilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AE-EPS, pp.337-347, 2014, 978-2-902568-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie de la mobilisation. Illustrations de pistes pédagogiques. Compétence propre n°5 – la course en durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir et processus éducatif, une pédagogie de la mobilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie de la mobilisation. Illustrations de pistes pédagogiques. Compétence propre n°5 – la course en durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir et processus éducatif, une pédagogie de la mobilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AE-EPS, pp.337-347, 2014, 978-2-902568-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la vidéo dans la formation professionnelle par et à l’observation : états des lieux des connaissances du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solange Ciavaldini-Cartaut </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover en formation : accompagner autrement les enseignants entrant dans le métier </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-96693-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme Néopasscadres comme environnement numérique de vidéoformation pour les personnels d'encadrement en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mauguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NéopassCadres de l'ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’activités de formation exploitant le visionnage de vidéos et de leurs effets sur l’activité professionnelle d'enseignants novices : une étude de cas en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014TOU20095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01252987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrille GAUDIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cyrille GAUDIN, maître de conférences en Sciences de l'éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La vidéo-formation constitue mon thème principal de recherche. Inscrit dans une approche technologique de la recherche, j’examine l’utilisation de la vidéo par des chercheurs ou des formateurs qui analysent l’activité (ou font analyser l’activité aux participants) dans la perspective de la transformer (vers plus d’efficacité, de confort, de bien-être), et non uniquement dans la perspective de la comprendre et/ou de la modéliser. A partir de l’exploitation de « traces » de l’activité (e.g., photo, audio), et notamment de la vidéo, mon travail de recherche est généralement composé de trois phases itératives : (i) créer un observatoire du travail pour le modéliser à partir d’entretiens d’auto-confrontation, (ii) concevoir un dispositif de vidéo-formation dans une démarche de conception participative (e.g., chercheurs, ingénieurs pédagogiques, formateurs, institutionnels), et (iii) étudier les effets générés par cet environnement sur l’activité des formés et des formateurs. En analysant le travail à des fins de formation, mon travail de recherche poursuit donc une double visée compréhensive et transformative. Mes terrains de recherche sur la vidéo-formation sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’enseignement et l’éducation (professeurs du premier et du second degré, professeurs-documentalistes et conseillers principaux d’éducation) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les cadres en éducation (chefs d’établissement et inspecteurs) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La pédagogie universitaire (enseignants-chercheurs, doctorants, étudiants-tuteurs et étudiants-assistants) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’entraînement sportif (entraîneurs et collectifs d’athlètes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students as co-designers in health professional education: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.645. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-025-07110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec des objets d’entraînement marqués de complexité : quand les technologies numériques deviennent des technologies cognitives pour les entraîneurs et les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 149 (1), pp.65-87. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.149.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting transformative research protocols in sports science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2025.1646717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bienveillance à l’École : une revue de la littérature systématique. Entre volonté institutionnelle et réalité pratique de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Béréza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (3), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1122165ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à un métier par l’inter‑métiers en exploitant la vidéo : analyse de l’activité de cadres de l’éducation stagiaires lors d’une alloconfrontation collective inter‑métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience training for critical situation management. An umbrella and a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elleke Ketelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, pp.106311. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2023.106311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-concevoir des ressources pour former les tuteurs : la présentation d’une démarche collaborative entre chercheur et professionnels s’appuyant sur la vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliance : Revue de Recherche et Pratiques en Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche originale de professionnalisation des ingénieurs pédagogiques dans l’enseignement supérieur. La conception collaborative de ressources de vidéoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’expérience d’enseignants-chercheurs stagiaires dans un dispositif de vidéo-formation à la pédagogie universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.4100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying collective performance in sports : a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Improvement Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1-4), pp.31-52. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56811/PIQ-20-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter les corpus vidéo à des fins de recherche : innovations méthodologiques et effets sur les pratiques en sciences de l’éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner autrement à l’université : vers une nouvelle culture de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220-221 (3), pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des chefs d’établissement avec les parents d’élèves : des activités complexes à l’interface entre leur hiérarchie et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.137-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer pour comprendre et dépasser une situation problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditation laïque et bien-être : qu’en disent les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.92-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Considering experience to advance research in video-enhanced teacher learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lussi Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of preservice teachers experiences in a video-enhanced training program on their teaching activity: a case study in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), http://www.citejournal.org//proofing/the-impact-of-preservice-teachers-experiences-in-a-video-enhanced-training-program-on-their-teaching-a-case-study-in-physical-education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter dans le métier et vidéoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des enseignants novices à l’association sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatonnay Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 376, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un club vidéo pour connecter la formation initiale au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 378, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Bailleul, M., Thémines, J.-F., & Wittorski, R. (Coordinateurs). Expériences et développement professionnel des enseignants : formation, travail, itinéraire professionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (3), pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video in pre-service teacher education: theoretical conceptualization and discussion from a case study in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 193, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video viewing in teacher education and professional development: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (16), pp.41 - 67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.edurev.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : conceptualisation et discussion théoriques à partir d’une étude de cas en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, varia, 193, pp.5 - 24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.4880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory study of the influence of video viewing on preservice teachers’ teaching activity: normative versus developmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Form@re</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (2), pp.21-50. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/formare-15126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première prise en main de la classe : l’apport de la vidéo-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélina Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite de stage: de l’observation au conseil à partir des règles de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escalie Escalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course en durée : orienter ses choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 358, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animation de l’association sportive : un métier à apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 354, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course en durée : Propositions pour orienter vos choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à faire apprendre : une démarche illustrée en badminton et football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoules Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 353, pp. 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la vidéo dans la formation professionnelle des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (178), pp.115-130. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo pour former par et à l’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche compréhensive en école primaire : intermétiers et besoins formatifs pour soutenir l’autorégulation des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Storchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en santé dans et hors l’École tout au long de sa vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau UNIRéS; INSPE Toulouse, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’entrée dans le métier des chefs d’établissement adjoints : analyse du travail des chefs d’établissement référents à des fins de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « la direction scolaire dans tous ses états »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Mar 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et simulation pour former des entraîneurs de football : un dispositif co-construit par des chercheurs et des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche sur l'Intervention en Sport, Jul 2024, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des circonstances d’articulation des dimensions abstraites et concrètes de l’activité propices au développement professionnel dans le cadre de dispositifs d’enquête collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lussi Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion van Brederode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème rencontres du REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner des formateurs dans leurs usages du prototype de la plateforme NéopassCadres pour mettre à l’épreuve la version bêta des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Néopass©-UNAE-Équateur « Expériences, conceptions et perspectives de la vidéo-formation en Équateur, France, Chili, Belgique, Brésil et Suisse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación, Apr 2023, Chuquipata, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la simulation pour former des entraîneurs sportifs : proposition théorique et illustrations empiriques à partir d’une étude de cas en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pour quoi? Avec qui? Comment?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Education Formation Travail Savoirs, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes clés pour concevoir et conduire une vidéo-formation d’enseignants : une revue de la littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Néopass©-UNAE-Équateur « Expériences, conceptions et perspectives de la vidéo-formation en Équateur, France, Chili, Belgique, Brésil et Suisse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación, Apr 2023, Chuquipata, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies numériques peuvent-elle aider les entraîneurs à évaluer autrement la performance dans les sports collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’AFRAPS : « Education, Performance &amp; Innovation : quels sports collectifs demain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, May 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets d’une situation d’allo-confrontation sur les formés dans le programme Néopass : démarche méthodologique, illustrations empiriques et enjeux de conception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Néopass©-UNAE-Équateur « Expériences, conceptions et perspectives de la vidéo-formation en Équateur, France, Chili, Belgique, Brésil et Suisse »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación, Apr 2023, Chuquipata, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l’activité de tuteurs étudiants et d’étudiants tutorés à des fins de vidéo-formation : le cas du tutorat par les pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo-formation de chefs d’établissements novices : étude de l’activité de formateurs et de formés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hassanbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gybely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’articulation d’objets techniques à l’émergence d’une technique d’entraînement : une étude de cas en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche, innovation, institution : un trinôme en perspective - La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherche en éducation et en formation (REF), Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ensemble : genèse d’une recherche collaborative dans le supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32ème congrès de l’Association Internationale de Pédagogie Universitaire (AIPU), May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’expérience d’enseignants-chercheurs stagiaires dans un dispositif de vidéo-formation à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de recherche en éducation et en formation (REF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et scénariser l’activité de chefs d’établissement scolaire novices à des fins de vidéo-formation : le cas de la plateforme NéopassCadres en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « les dirigeants à l’épreuve du quotidien, le cas particulier des chefs d’établissement scolaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprend la littérature sur l’implication des professionnels de santé en formation dans la co-conception de programmes et situations de formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6ème colloque international de l’association Recherche et Pratiques en Didactique Professionnelle (RPDP), Jun 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des entraîneurs à construire des actions collectives efficaces : l'apport de la vidéo-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les Enjeux des Jeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of video tools in training programs: the case of collective performance in football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIes Rencontres du REF "Recherche, innovation, institution : un trinôme en perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un collectif de sportifs performant : une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire approprier » une réforme scolaire : le cas particulier du travail des chefs d’établissement avec les parents d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité du travail des chefs d’établissements avec les parents d’élèves : des activités diverses et entremêlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PassÉtudiants&amp;quot;: using 360° video to design a training platform for university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress on Research in Vocational Education &amp; Training – SFIVET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’expérience d’enseignants-chercheurs stagiaires dans un dispositif de vidéo-formation à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres internationales du réseau de recherche en éducation et en formation (REF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi et comment les activités d’un collectif parents-personnels d’éducation peuvent-elles favoriser la qualité de vie d’élèves au collège ? Étude d’un programme de méditation laïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ommunication présentée au qdvecole : Colloque international pluridisciplinaire - La qualité de vie à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité d’enseignants novices d’EPS engagés dans un dispositif de vidéo-formation de type « club vidéo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditation et bien-être, qu’en disent les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le bien-être dans l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrements filmiques et recherches en sciences de l’éducation : des évolutions entremêlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Mêlées et démêlés, 50 ans de recherches en Sciences de l’Éducation », Symposium Innovation-Changement : ressources, enjeux et méthodes pour la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de mise au travail des élèves dans les EPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan National de Formation (PNF) - DEGESCO : La démarche de projet et l’interdisciplinarité au sein des enseignements pratiques interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the influence of a video-based training program on preservice teachers’ teaching activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Diversity and Inclusion as a Challenge for Teacher Education”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research in Learning and Instruction (EARLI) Special Interest Group Teaching and Teacher Education (SIG 11) - In symposium V. Lussi Borer, S. Flandin &amp; C. Gaudin (coord) Understanding teachers’ experiences in video-enhanced education: Implications for the design of instructional programs, Jun 2016, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : proposition théorique et pistes technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation, Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching transformations from video-based induction programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lussi Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo-formation et la construction de la professionnalité des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International, Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning ‘Rules’ of Practice within the Context of a Teacher Video-Enhanced Education: Effects on the Professional Activity of Pre-service Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CIDREE International Seminar : “Professional vision in teacher video-enhanced education: Aims, means and issues”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE (Institut Français de l'Education), Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la temporalité d’un dispositif de formation par alternance d’enseignants novices en éducation physique et sportive sur le rôle du visionnage vidéo dans l’activité collective des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème biennale de l'Association pour la Recherche sur l'Intervention en Sport </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception continuée dans l’usage en vidéoformation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque International de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéoformation à l’international : quelles nouvelles voies ? Quelles recommandations, quelles zones d’ombre et perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence de consensus de la chaire UNESCO “Former les enseignants au XIXème siècle” : La vidéoformation dans tous ses états Quelles options théoriques ? Quels scénarios ? Pour quels effets ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE (Institut Français de l’Education), Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo crée de la complexité en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de l’Unité Mixte de Recherche Education-Formation-Travail-Savoir (JIEFTS), “convisciencia de la recherche en éducation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EFTS (MA122) Unité Mixte de Recherche Education-Formation-Travail-Savoir Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placer les technologies de l’information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité d’enseignants novices dans un dispositif de formation professionnelle par alternance exploitant la vidéo: de l’observation vidéo à la pratique de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video use in teachers’ Professional develpment: an international review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néopass@ction study visit “develpment, design and study of video-training devices”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE (Institut Français de l’Education), Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placer les technologies de l'information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de l’outil vidéo dans la formation professionnelle des enseignants novices par l’observation : intérêts et limites de la virtualité pour se préparer à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France. pp.651-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former par l’observation de pratiques professionnelles : précautions et pistes pour la construction de dispositifs de formation innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Outils pour la Formation, l'Education et la Prévention » OUFOREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alphabétisation visuelle : vers la délimitation d’un nouveau champ de recherche en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of video viewing on preservice teachers’ classroom activity : normative versus developmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 11 Conference "Teaching and Teacher Education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Frauenchiemsee, Germany. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3497.7520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recherche au sein d’un dispositif à visée transformative et épistémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du laboratoire UMR EFTS MA122</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2018, Savoir et formation, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des concours vers les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EP&amp;S Editions, 2007, 978-2-86713-350-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets d’un dispositif de vidéoformation sur leur professionnalisation des chefs d’établissement novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Reto, R. Decret-Rouillard et S. Mallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les directions d’établissement scolaire. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-192, 2026, 978-2-8073-7291-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la vidéo 360° pour former des chefs d’établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Roche et C. Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de la vidéo 360° en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.131-148, 2026, 9782875748836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la simulation dans un continuum situationnel. Le cas de la formation des entraîneurs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Dangouloff et S. Chaliès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le travail en débats, 978-2-36630-150-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explotar el uso del video para formar docentes: un marco teórico-metodológico basado en una metasíntesis de la literatura especializada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. D’aubeterre Alvarado et L. Ria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vídeoformación docente : la experiencia internacional del programa Néopass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-72, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien d'auto-confrontation et analyse de l'activité : influence des cadres théoriques sur les méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation. Enquêter dans les métiers de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions Raisons et Passions, pp.127-146, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Talbot et S. Chaliès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Éditions, pp.107-118, 2019, 978.2.36493.722.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Une approche technologique de la recherche sur la vidéo-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-30, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche culturaliste de l’activité et de la vidéo-formation des enseignants : repères théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-162, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et se développer dans les règles de métier ou comment utiliser à bon escient la vidéo en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-198, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Un projet conjoint recherche-formation pour penser l’usage de la vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-242, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions de l’appropriation d’une réforme scolaire : le cas particulier du travail d’une chef d’établissement avec les parents d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Brossais &amp; G. Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prescription à l’appropriation de la réforme à l’École, Le cas de la réforme du collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.91-107, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants d’EPS aux APPN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Suchet et Jean-Michel Meyre. Les activités sportives de nature à l’école (1940-2015). Organisation, dispositifs juridiques et enjeux éducatifs </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRAPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2018, 978-2-910448-26-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéoformation au plan international : État de l’art, zones d’ombre et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Ria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIe siècle. Établissement formateur et vidéoformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck pp.93-106, 2015, 9782804190637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie de la mobilisation. Illustrations de pistes pédagogiques. Compétence propre n°5 – la course en durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir et processus éducatif, une pédagogie de la mobilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AE-EPS, pp.337-347, 2014, 978-2-902568-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie de la mobilisation. Illustrations de pistes pédagogiques. Compétence propre n°5 – la course en durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir et processus éducatif, une pédagogie de la mobilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie de la mobilisation. Illustrations de pistes pédagogiques. Compétence propre n°5 – la course en durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir et processus éducatif, une pédagogie de la mobilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AE-EPS, pp.337-347, 2014, 978-2-902568-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la vidéo dans la formation professionnelle par et à l’observation : états des lieux des connaissances du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solange Ciavaldini-Cartaut </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover en formation : accompagner autrement les enseignants entrant dans le métier </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-96693-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme Néopasscadres comme environnement numérique de vidéoformation pour les personnels d'encadrement en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mauguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NéopassCadres de l'ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’activités de formation exploitant le visionnage de vidéos et de leurs effets sur l’activité professionnelle d'enseignants novices : une étude de cas en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014TOU20095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01252987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2522622B"/>
+    <w:nsid w:val="37152C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511544v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ambrosetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07110-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.149.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Santi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1646717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine B&#233;r&#233;za" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122165ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleke Ketelaars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2023.106311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Heurtebize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Belin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4100" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56811/PIQ-20-0057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatonnay Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.edurev.2015.06.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ1PR9V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4880" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie Escali&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Salamon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoules Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386107v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3590" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05477247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Storchan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Brederode" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hassanbay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gybely" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731971v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424002v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3497.7520" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167573v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unae.edu.ec/index.php/editorialUNAE/catalog/book/122" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941792v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774542v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774527v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afraps.org" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423990v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469651v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423991v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mauguen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252987v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20095" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511544v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ambrosetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07110-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.149.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Santi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1646717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine B&#233;r&#233;za" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122165ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleke Ketelaars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2023.106311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Heurtebize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Belin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4100" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56811/PIQ-20-0057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatonnay Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.edurev.2015.06.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ1PR9V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4880" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie Escali&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Salamon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoules Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386107v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3590" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05477247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Storchan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Brederode" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hassanbay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gybely" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731971v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288689v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424009v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424002v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3497.7520" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807372917-former-les-directions-d-etablissement-scolaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511555v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unae.edu.ec/index.php/editorialUNAE/catalog/book/122" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774542v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774527v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941792v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774465v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afraps.org" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423990v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219664v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mauguen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20095" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>