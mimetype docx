--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrille GAUDIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cyrille GAUDIN, maître de conférences en Sciences de l'éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La vidéo-formation constitue mon thème principal de recherche. Inscrit dans une approche technologique de la recherche, j’examine l’utilisation de la vidéo par des chercheurs ou des formateurs qui analysent l’activité (ou font analyser l’activité aux participants) dans la perspective de la transformer (vers plus d’efficacité, de confort, de bien-être), et non uniquement dans la perspective de la comprendre et/ou de la modéliser. A partir de l’exploitation de « traces » de l’activité (e.g., photo, audio), et notamment de la vidéo, mon travail de recherche est généralement composé de trois phases itératives : (i) créer un observatoire du travail pour le modéliser à partir d’entretiens d’auto-confrontation, (ii) concevoir un dispositif de vidéo-formation dans une démarche de conception participative (e.g., chercheurs, ingénieurs pédagogiques, formateurs, institutionnels), et (iii) étudier les effets générés par cet environnement sur l’activité des formés et des formateurs. En analysant le travail à des fins de formation, mon travail de recherche poursuit donc une double visée compréhensive et transformative. Mes terrains de recherche sur la vidéo-formation sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’enseignement et l’éducation (professeurs du premier et du second degré, professeurs-documentalistes et conseillers principaux d’éducation) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les cadres en éducation (chefs d’établissement et inspecteurs) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La pédagogie universitaire (enseignants-chercheurs, doctorants, étudiants-tuteurs et étudiants-assistants) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’entraînement sportif (entraîneurs et collectifs d’athlètes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students as co-designers in health professional education: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.645. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-025-07110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec des objets d’entraînement marqués de complexité : quand les technologies numériques deviennent des technologies cognitives pour les entraîneurs et les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 149 (1), pp.65-87. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.149.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting transformative research protocols in sports science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2025.1646717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bienveillance à l’École : une revue de la littérature systématique. Entre volonté institutionnelle et réalité pratique de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Béréza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (3), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1122165ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à un métier par l’inter‑métiers en exploitant la vidéo : analyse de l’activité de cadres de l’éducation stagiaires lors d’une alloconfrontation collective inter‑métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience training for critical situation management. An umbrella and a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elleke Ketelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, pp.106311. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2023.106311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-concevoir des ressources pour former les tuteurs : la présentation d’une démarche collaborative entre chercheur et professionnels s’appuyant sur la vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliance : Revue de Recherche et Pratiques en Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche originale de professionnalisation des ingénieurs pédagogiques dans l’enseignement supérieur. La conception collaborative de ressources de vidéoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’expérience d’enseignants-chercheurs stagiaires dans un dispositif de vidéo-formation à la pédagogie universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.4100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying collective performance in sports : a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Improvement Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1-4), pp.31-52. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56811/PIQ-20-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter les corpus vidéo à des fins de recherche : innovations méthodologiques et effets sur les pratiques en sciences de l’éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner autrement à l’université : vers une nouvelle culture de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220-221 (3), pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des chefs d’établissement avec les parents d’élèves : des activités complexes à l’interface entre leur hiérarchie et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.137-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer pour comprendre et dépasser une situation problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditation laïque et bien-être : qu’en disent les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.92-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Considering experience to advance research in video-enhanced teacher learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lussi Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of preservice teachers experiences in a video-enhanced training program on their teaching activity: a case study in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), http://www.citejournal.org//proofing/the-impact-of-preservice-teachers-experiences-in-a-video-enhanced-training-program-on-their-teaching-a-case-study-in-physical-education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter dans le métier et vidéoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des enseignants novices à l’association sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatonnay Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 376, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un club vidéo pour connecter la formation initiale au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 378, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Bailleul, M., Thémines, J.-F., & Wittorski, R. (Coordinateurs). Expériences et développement professionnel des enseignants : formation, travail, itinéraire professionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (3), pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video in pre-service teacher education: theoretical conceptualization and discussion from a case study in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 193, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video viewing in teacher education and professional development: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (16), pp.41 - 67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.edurev.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : conceptualisation et discussion théoriques à partir d’une étude de cas en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, varia, 193, pp.5 - 24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.4880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory study of the influence of video viewing on preservice teachers’ teaching activity: normative versus developmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Form@re</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (2), pp.21-50. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/formare-15126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première prise en main de la classe : l’apport de la vidéo-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélina Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite de stage: de l’observation au conseil à partir des règles de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escalie Escalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course en durée : orienter ses choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 358, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animation de l’association sportive : un métier à apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 354, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course en durée : Propositions pour orienter vos choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à faire apprendre : une démarche illustrée en badminton et football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoules Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 353, pp. 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la vidéo dans la formation professionnelle des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (178), pp.115-130. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo pour former par et à l’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche compréhensive en école primaire : intermétiers et besoins formatifs pour soutenir l’autorégulation des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Storchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en santé dans et hors l’École tout au long de sa vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau UNIRéS; INSPE Toulouse, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’entrée dans le métier des chefs d’établissement adjoints : analyse du travail des chefs d’établissement référents à des fins de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « la direction scolaire dans tous ses états »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Mar 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et simulation pour former des entraîneurs de football : un dispositif co-construit par des chercheurs et des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche sur l'Intervention en Sport, Jul 2024, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des circonstances d’articulation des dimensions abstraites et concrètes de l’activité propices au développement professionnel dans le cadre de dispositifs d’enquête collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lussi Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion van Brederode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème rencontres du REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner des formateurs dans leurs usages du prototype de la plateforme NéopassCadres pour mettre à l’épreuve la version bêta des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Néopass©-UNAE-Équateur « Expériences, conceptions et perspectives de la vidéo-formation en Équateur, France, Chili, Belgique, Brésil et Suisse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación, Apr 2023, Chuquipata, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la simulation pour former des entraîneurs sportifs : proposition théorique et illustrations empiriques à partir d’une étude de cas en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pour quoi? Avec qui? Comment?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Education Formation Travail Savoirs, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes clés pour concevoir et conduire une vidéo-formation d’enseignants : une revue de la littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Néopass©-UNAE-Équateur « Expériences, conceptions et perspectives de la vidéo-formation en Équateur, France, Chili, Belgique, Brésil et Suisse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación, Apr 2023, Chuquipata, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies numériques peuvent-elle aider les entraîneurs à évaluer autrement la performance dans les sports collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’AFRAPS : « Education, Performance &amp; Innovation : quels sports collectifs demain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, May 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets d’une situation d’allo-confrontation sur les formés dans le programme Néopass : démarche méthodologique, illustrations empiriques et enjeux de conception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Néopass©-UNAE-Équateur « Expériences, conceptions et perspectives de la vidéo-formation en Équateur, France, Chili, Belgique, Brésil et Suisse »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación, Apr 2023, Chuquipata, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l’activité de tuteurs étudiants et d’étudiants tutorés à des fins de vidéo-formation : le cas du tutorat par les pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo-formation de chefs d’établissements novices : étude de l’activité de formateurs et de formés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hassanbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gybely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’articulation d’objets techniques à l’émergence d’une technique d’entraînement : une étude de cas en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche, innovation, institution : un trinôme en perspective - La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherche en éducation et en formation (REF), Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ensemble : genèse d’une recherche collaborative dans le supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32ème congrès de l’Association Internationale de Pédagogie Universitaire (AIPU), May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’expérience d’enseignants-chercheurs stagiaires dans un dispositif de vidéo-formation à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de recherche en éducation et en formation (REF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et scénariser l’activité de chefs d’établissement scolaire novices à des fins de vidéo-formation : le cas de la plateforme NéopassCadres en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « les dirigeants à l’épreuve du quotidien, le cas particulier des chefs d’établissement scolaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprend la littérature sur l’implication des professionnels de santé en formation dans la co-conception de programmes et situations de formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6ème colloque international de l’association Recherche et Pratiques en Didactique Professionnelle (RPDP), Jun 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des entraîneurs à construire des actions collectives efficaces : l'apport de la vidéo-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les Enjeux des Jeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of video tools in training programs: the case of collective performance in football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIes Rencontres du REF "Recherche, innovation, institution : un trinôme en perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un collectif de sportifs performant : une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire approprier » une réforme scolaire : le cas particulier du travail des chefs d’établissement avec les parents d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité du travail des chefs d’établissements avec les parents d’élèves : des activités diverses et entremêlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PassÉtudiants&amp;quot;: using 360° video to design a training platform for university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress on Research in Vocational Education &amp; Training – SFIVET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’expérience d’enseignants-chercheurs stagiaires dans un dispositif de vidéo-formation à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres internationales du réseau de recherche en éducation et en formation (REF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi et comment les activités d’un collectif parents-personnels d’éducation peuvent-elles favoriser la qualité de vie d’élèves au collège ? Étude d’un programme de méditation laïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ommunication présentée au qdvecole : Colloque international pluridisciplinaire - La qualité de vie à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité d’enseignants novices d’EPS engagés dans un dispositif de vidéo-formation de type « club vidéo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditation et bien-être, qu’en disent les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le bien-être dans l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrements filmiques et recherches en sciences de l’éducation : des évolutions entremêlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Mêlées et démêlés, 50 ans de recherches en Sciences de l’Éducation », Symposium Innovation-Changement : ressources, enjeux et méthodes pour la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de mise au travail des élèves dans les EPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan National de Formation (PNF) - DEGESCO : La démarche de projet et l’interdisciplinarité au sein des enseignements pratiques interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the influence of a video-based training program on preservice teachers’ teaching activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Diversity and Inclusion as a Challenge for Teacher Education”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research in Learning and Instruction (EARLI) Special Interest Group Teaching and Teacher Education (SIG 11) - In symposium V. Lussi Borer, S. Flandin &amp; C. Gaudin (coord) Understanding teachers’ experiences in video-enhanced education: Implications for the design of instructional programs, Jun 2016, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : proposition théorique et pistes technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation, Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching transformations from video-based induction programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lussi Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo-formation et la construction de la professionnalité des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International, Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning ‘Rules’ of Practice within the Context of a Teacher Video-Enhanced Education: Effects on the Professional Activity of Pre-service Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CIDREE International Seminar : “Professional vision in teacher video-enhanced education: Aims, means and issues”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE (Institut Français de l'Education), Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la temporalité d’un dispositif de formation par alternance d’enseignants novices en éducation physique et sportive sur le rôle du visionnage vidéo dans l’activité collective des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème biennale de l'Association pour la Recherche sur l'Intervention en Sport </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception continuée dans l’usage en vidéoformation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque International de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéoformation à l’international : quelles nouvelles voies ? Quelles recommandations, quelles zones d’ombre et perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence de consensus de la chaire UNESCO “Former les enseignants au XIXème siècle” : La vidéoformation dans tous ses états Quelles options théoriques ? Quels scénarios ? Pour quels effets ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE (Institut Français de l’Education), Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo crée de la complexité en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de l’Unité Mixte de Recherche Education-Formation-Travail-Savoir (JIEFTS), “convisciencia de la recherche en éducation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EFTS (MA122) Unité Mixte de Recherche Education-Formation-Travail-Savoir Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placer les technologies de l’information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité d’enseignants novices dans un dispositif de formation professionnelle par alternance exploitant la vidéo: de l’observation vidéo à la pratique de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video use in teachers’ Professional develpment: an international review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néopass@ction study visit “develpment, design and study of video-training devices”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE (Institut Français de l’Education), Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placer les technologies de l'information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de l’outil vidéo dans la formation professionnelle des enseignants novices par l’observation : intérêts et limites de la virtualité pour se préparer à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France. pp.651-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former par l’observation de pratiques professionnelles : précautions et pistes pour la construction de dispositifs de formation innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Outils pour la Formation, l'Education et la Prévention » OUFOREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alphabétisation visuelle : vers la délimitation d’un nouveau champ de recherche en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of video viewing on preservice teachers’ classroom activity : normative versus developmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 11 Conference "Teaching and Teacher Education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Frauenchiemsee, Germany. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3497.7520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recherche au sein d’un dispositif à visée transformative et épistémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du laboratoire UMR EFTS MA122</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2018, Savoir et formation, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des concours vers les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EP&amp;S Editions, 2007, 978-2-86713-350-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets d’un dispositif de vidéoformation sur leur professionnalisation des chefs d’établissement novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Reto, R. Decret-Rouillard et S. Mallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les directions d’établissement scolaire. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-192, 2026, 978-2-8073-7291-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la vidéo 360° pour former des chefs d’établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Roche et C. Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de la vidéo 360° en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.131-148, 2026, 9782875748836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la simulation dans un continuum situationnel. Le cas de la formation des entraîneurs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Dangouloff et S. Chaliès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le travail en débats, 978-2-36630-150-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explotar el uso del video para formar docentes: un marco teórico-metodológico basado en una metasíntesis de la literatura especializada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. D’aubeterre Alvarado et L. Ria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vídeoformación docente : la experiencia internacional del programa Néopass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-72, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien d'auto-confrontation et analyse de l'activité : influence des cadres théoriques sur les méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation. Enquêter dans les métiers de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions Raisons et Passions, pp.127-146, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Talbot et S. Chaliès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Éditions, pp.107-118, 2019, 978.2.36493.722.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Une approche technologique de la recherche sur la vidéo-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-30, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche culturaliste de l’activité et de la vidéo-formation des enseignants : repères théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-162, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et se développer dans les règles de métier ou comment utiliser à bon escient la vidéo en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-198, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Un projet conjoint recherche-formation pour penser l’usage de la vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-242, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions de l’appropriation d’une réforme scolaire : le cas particulier du travail d’une chef d’établissement avec les parents d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Brossais &amp; G. Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prescription à l’appropriation de la réforme à l’École, Le cas de la réforme du collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.91-107, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants d’EPS aux APPN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Suchet et Jean-Michel Meyre. Les activités sportives de nature à l’école (1940-2015). Organisation, dispositifs juridiques et enjeux éducatifs </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRAPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2018, 978-2-910448-26-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéoformation au plan international : État de l’art, zones d’ombre et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Ria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIe siècle. Établissement formateur et vidéoformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck pp.93-106, 2015, 9782804190637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie de la mobilisation. Illustrations de pistes pédagogiques. Compétence propre n°5 – la course en durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir et processus éducatif, une pédagogie de la mobilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AE-EPS, pp.337-347, 2014, 978-2-902568-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie de la mobilisation. Illustrations de pistes pédagogiques. Compétence propre n°5 – la course en durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir et processus éducatif, une pédagogie de la mobilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie de la mobilisation. Illustrations de pistes pédagogiques. Compétence propre n°5 – la course en durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir et processus éducatif, une pédagogie de la mobilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AE-EPS, pp.337-347, 2014, 978-2-902568-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la vidéo dans la formation professionnelle par et à l’observation : états des lieux des connaissances du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solange Ciavaldini-Cartaut </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover en formation : accompagner autrement les enseignants entrant dans le métier </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-96693-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme Néopasscadres comme environnement numérique de vidéoformation pour les personnels d'encadrement en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mauguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NéopassCadres de l'ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’activités de formation exploitant le visionnage de vidéos et de leurs effets sur l’activité professionnelle d'enseignants novices : une étude de cas en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014TOU20095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01252987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrille GAUDIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cyrille GAUDIN, maître de conférences en Sciences de l'éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La vidéo-formation constitue mon thème principal de recherche. Inscrit dans une approche technologique de la recherche, j’examine l’utilisation de la vidéo par des chercheurs ou des formateurs qui analysent l’activité (ou font analyser l’activité aux participants) dans la perspective de la transformer (vers plus d’efficacité, de confort, de bien-être), et non uniquement dans la perspective de la comprendre et/ou de la modéliser. A partir de l’exploitation de « traces » de l’activité (e.g., photo, audio), et notamment de la vidéo, mon travail de recherche est généralement composé de trois phases itératives : (i) créer un observatoire du travail pour le modéliser à partir d’entretiens d’auto-confrontation, (ii) concevoir un dispositif de vidéo-formation dans une démarche de conception participative (e.g., chercheurs, ingénieurs pédagogiques, formateurs, institutionnels), et (iii) étudier les effets générés par cet environnement sur l’activité des formés et des formateurs. En analysant le travail à des fins de formation, mon travail de recherche poursuit donc une double visée compréhensive et transformative. Mes terrains de recherche sur la vidéo-formation sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’enseignement et l’éducation (professeurs du premier et du second degré, professeurs-documentalistes et conseillers principaux d’éducation) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les cadres en éducation (chefs d’établissement et inspecteurs) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La pédagogie universitaire (enseignants-chercheurs, doctorants, étudiants-tuteurs et étudiants-assistants) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’entraînement sportif (entraîneurs et collectifs d’athlètes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students as co-designers in health professional education: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.645. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-025-07110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec des objets d’entraînement marqués de complexité : quand les technologies numériques deviennent des technologies cognitives pour les entraîneurs et les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 149 (1), pp.65-87. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.149.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting transformative research protocols in sports science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2025.1646717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bienveillance à l’École : une revue de la littérature systématique. Entre volonté institutionnelle et réalité pratique de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Béréza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (3), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1122165ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à un métier par l’inter‑métiers en exploitant la vidéo : analyse de l’activité de cadres de l’éducation stagiaires lors d’une alloconfrontation collective inter‑métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience training for critical situation management. An umbrella and a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elleke Ketelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, pp.106311. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2023.106311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-concevoir des ressources pour former les tuteurs : la présentation d’une démarche collaborative entre chercheur et professionnels s’appuyant sur la vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliance : Revue de Recherche et Pratiques en Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche originale de professionnalisation des ingénieurs pédagogiques dans l’enseignement supérieur. La conception collaborative de ressources de vidéoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’expérience d’enseignants-chercheurs stagiaires dans un dispositif de vidéo-formation à la pédagogie universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.4100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying collective performance in sports : a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Improvement Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1-4), pp.31-52. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56811/PIQ-20-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter les corpus vidéo à des fins de recherche : innovations méthodologiques et effets sur les pratiques en sciences de l’éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner autrement à l’université : vers une nouvelle culture de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220-221 (3), pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des chefs d’établissement avec les parents d’élèves : des activités complexes à l’interface entre leur hiérarchie et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.137-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer pour comprendre et dépasser une situation problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditation laïque et bien-être : qu’en disent les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.92-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Considering experience to advance research in video-enhanced teacher learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lussi Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of preservice teachers experiences in a video-enhanced training program on their teaching activity: a case study in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), http://www.citejournal.org//proofing/the-impact-of-preservice-teachers-experiences-in-a-video-enhanced-training-program-on-their-teaching-a-case-study-in-physical-education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter dans le métier et vidéoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des enseignants novices à l’association sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatonnay Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 376, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un club vidéo pour connecter la formation initiale au réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 378, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Bailleul, M., Thémines, J.-F., & Wittorski, R. (Coordinateurs). Expériences et développement professionnel des enseignants : formation, travail, itinéraire professionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (3), pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video in pre-service teacher education: theoretical conceptualization and discussion from a case study in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 193, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video viewing in teacher education and professional development: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (16), pp.41 - 67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.edurev.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : conceptualisation et discussion théoriques à partir d’une étude de cas en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, varia, 193, pp.5 - 24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.4880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory study of the influence of video viewing on preservice teachers’ teaching activity: normative versus developmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Form@re</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (2), pp.21-50. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/formare-15126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première prise en main de la classe : l’apport de la vidéo-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélina Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite de stage: de l’observation au conseil à partir des règles de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escalie Escalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course en durée : orienter ses choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 358, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animation de l’association sportive : un métier à apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 354, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course en durée : Propositions pour orienter vos choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à faire apprendre : une démarche illustrée en badminton et football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoules Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 353, pp. 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la vidéo dans la formation professionnelle des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (178), pp.115-130. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo pour former par et à l’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche compréhensive en école primaire : intermétiers et besoins formatifs pour soutenir l’autorégulation des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Storchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en santé dans et hors l’École tout au long de sa vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau UNIRéS; INSPE Toulouse, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’entrée dans le métier des chefs d’établissement adjoints : analyse du travail des chefs d’établissement référents à des fins de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « la direction scolaire dans tous ses états »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Mar 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et simulation pour former des entraîneurs de football : un dispositif co-construit par des chercheurs et des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche sur l'Intervention en Sport, Jul 2024, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des circonstances d’articulation des dimensions abstraites et concrètes de l’activité propices au développement professionnel dans le cadre de dispositifs d’enquête collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lussi Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion van Brederode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème rencontres du REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner des formateurs dans leurs usages du prototype de la plateforme NéopassCadres pour mettre à l’épreuve la version bêta des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Néopass©-UNAE-Équateur « Expériences, conceptions et perspectives de la vidéo-formation en Équateur, France, Chili, Belgique, Brésil et Suisse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación, Apr 2023, Chuquipata, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la simulation pour former des entraîneurs sportifs : proposition théorique et illustrations empiriques à partir d’une étude de cas en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pour quoi? Avec qui? Comment?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Education Formation Travail Savoirs, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes clés pour concevoir et conduire une vidéo-formation d’enseignants : une revue de la littérature internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Néopass©-UNAE-Équateur « Expériences, conceptions et perspectives de la vidéo-formation en Équateur, France, Chili, Belgique, Brésil et Suisse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación, Apr 2023, Chuquipata, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies numériques peuvent-elle aider les entraîneurs à évaluer autrement la performance dans les sports collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Biennale de l’AFRAPS : « Education, Performance &amp; Innovation : quels sports collectifs demain ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, May 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets d’une situation d’allo-confrontation sur les formés dans le programme Néopass : démarche méthodologique, illustrations empiriques et enjeux de conception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Néopass©-UNAE-Équateur « Expériences, conceptions et perspectives de la vidéo-formation en Équateur, France, Chili, Belgique, Brésil et Suisse »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación, Apr 2023, Chuquipata, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l’activité de tuteurs étudiants et d’étudiants tutorés à des fins de vidéo-formation : le cas du tutorat par les pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo-formation de chefs d’établissements novices : étude de l’activité de formateurs et de formés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hassanbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gybely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’articulation d’objets techniques à l’émergence d’une technique d’entraînement : une étude de cas en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche, innovation, institution : un trinôme en perspective - La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherche en éducation et en formation (REF), Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ensemble : genèse d’une recherche collaborative dans le supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32ème congrès de l’Association Internationale de Pédagogie Universitaire (AIPU), May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’expérience d’enseignants-chercheurs stagiaires dans un dispositif de vidéo-formation à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de recherche en éducation et en formation (REF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des entraîneurs à construire des actions collectives efficaces : l'apport de la vidéo-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les Enjeux des Jeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et scénariser l’activité de chefs d’établissement scolaire novices à des fins de vidéo-formation : le cas de la plateforme NéopassCadres en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « les dirigeants à l’épreuve du quotidien, le cas particulier des chefs d’établissement scolaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprend la littérature sur l’implication des professionnels de santé en formation dans la co-conception de programmes et situations de formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6ème colloque international de l’association Recherche et Pratiques en Didactique Professionnelle (RPDP), Jun 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of video tools in training programs: the case of collective performance in football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire approprier » une réforme scolaire : le cas particulier du travail des chefs d’établissement avec les parents d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité du travail des chefs d’établissements avec les parents d’élèves : des activités diverses et entremêlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIes Rencontres du REF "Recherche, innovation, institution : un trinôme en perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un collectif de sportifs performant : une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PassÉtudiants&amp;quot;: using 360° video to design a training platform for university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress on Research in Vocational Education &amp; Training – SFIVET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’expérience d’enseignants-chercheurs stagiaires dans un dispositif de vidéo-formation à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres internationales du réseau de recherche en éducation et en formation (REF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité d’enseignants novices d’EPS engagés dans un dispositif de vidéo-formation de type « club vidéo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi et comment les activités d’un collectif parents-personnels d’éducation peuvent-elles favoriser la qualité de vie d’élèves au collège ? Étude d’un programme de méditation laïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ommunication présentée au qdvecole : Colloque international pluridisciplinaire - La qualité de vie à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditation et bien-être, qu’en disent les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le bien-être dans l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrements filmiques et recherches en sciences de l’éducation : des évolutions entremêlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Mêlées et démêlés, 50 ans de recherches en Sciences de l’Éducation », Symposium Innovation-Changement : ressources, enjeux et méthodes pour la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de mise au travail des élèves dans les EPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan National de Formation (PNF) - DEGESCO : La démarche de projet et l’interdisciplinarité au sein des enseignements pratiques interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the influence of a video-based training program on preservice teachers’ teaching activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Diversity and Inclusion as a Challenge for Teacher Education”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research in Learning and Instruction (EARLI) Special Interest Group Teaching and Teacher Education (SIG 11) - In symposium V. Lussi Borer, S. Flandin &amp; C. Gaudin (coord) Understanding teachers’ experiences in video-enhanced education: Implications for the design of instructional programs, Jun 2016, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : proposition théorique et pistes technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation, Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching transformations from video-based induction programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lussi Borer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo-formation et la construction de la professionnalité des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International, Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning ‘Rules’ of Practice within the Context of a Teacher Video-Enhanced Education: Effects on the Professional Activity of Pre-service Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CIDREE International Seminar : “Professional vision in teacher video-enhanced education: Aims, means and issues”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE (Institut Français de l'Education), Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la temporalité d’un dispositif de formation par alternance d’enseignants novices en éducation physique et sportive sur le rôle du visionnage vidéo dans l’activité collective des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème biennale de l'Association pour la Recherche sur l'Intervention en Sport </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception continuée dans l’usage en vidéoformation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque International de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéoformation à l’international : quelles nouvelles voies ? Quelles recommandations, quelles zones d’ombre et perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence de consensus de la chaire UNESCO “Former les enseignants au XIXème siècle” : La vidéoformation dans tous ses états Quelles options théoriques ? Quels scénarios ? Pour quels effets ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE (Institut Français de l’Education), Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo crée de la complexité en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de l’Unité Mixte de Recherche Education-Formation-Travail-Savoir (JIEFTS), “convisciencia de la recherche en éducation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EFTS (MA122) Unité Mixte de Recherche Education-Formation-Travail-Savoir Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placer les technologies de l’information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’activité d’enseignants novices dans un dispositif de formation professionnelle par alternance exploitant la vidéo: de l’observation vidéo à la pratique de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video use in teachers’ Professional develpment: an international review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néopass@ction study visit “develpment, design and study of video-training devices”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE (Institut Français de l’Education), Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placer les technologies de l'information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AREF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de l’outil vidéo dans la formation professionnelle des enseignants novices par l’observation : intérêts et limites de la virtualité pour se préparer à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France. pp.651-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former par l’observation de pratiques professionnelles : précautions et pistes pour la construction de dispositifs de formation innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Outils pour la Formation, l'Education et la Prévention » OUFOREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alphabétisation visuelle : vers la délimitation d’un nouveau champ de recherche en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of video viewing on preservice teachers’ classroom activity : normative versus developmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 11 Conference "Teaching and Teacher Education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Frauenchiemsee, Germany. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3497.7520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recherche au sein d’un dispositif à visée transformative et épistémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du laboratoire UMR EFTS MA122</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2018, Savoir et formation, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des concours vers les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EP&amp;S Editions, 2007, 978-2-86713-350-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets d’un dispositif de vidéoformation sur leur professionnalisation des chefs d’établissement novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Reto, R. Decret-Rouillard et S. Mallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les directions d’établissement scolaire. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-192, 2026, 978-2-8073-7291-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la vidéo 360° pour former des chefs d’établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Roche et C. Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages de la vidéo 360° en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.131-148, 2026, 9782875748836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la simulation dans un continuum situationnel. Le cas de la formation des entraîneurs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Isserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Dangouloff et S. Chaliès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le travail en débats, 978-2-36630-150-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explotar el uso del video para formar docentes: un marco teórico-metodológico basado en una metasíntesis de la literatura especializada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. D’aubeterre Alvarado et L. Ria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vídeoformación docente : la experiencia internacional del programa Néopass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35-72, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien d'auto-confrontation et analyse de l'activité : influence des cadres théoriques sur les méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation. Enquêter dans les métiers de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions Raisons et Passions, pp.127-146, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Talbot et S. Chaliès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Éditions, pp.107-118, 2019, 978.2.36493.722.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Une approche technologique de la recherche sur la vidéo-formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-30, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions de l’appropriation d’une réforme scolaire : le cas particulier du travail d’une chef d’établissement avec les parents d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Brossais &amp; G. Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prescription à l’appropriation de la réforme à l’École, Le cas de la réforme du collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.91-107, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche culturaliste de l’activité et de la vidéo-formation des enseignants : repères théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-162, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et se développer dans les règles de métier ou comment utiliser à bon escient la vidéo en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-198, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Un projet conjoint recherche-formation pour penser l’usage de la vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-242, 2018, 978-2-343-14461-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former les enseignants d’EPS aux APPN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Suchet et Jean-Michel Meyre. Les activités sportives de nature à l’école (1940-2015). Organisation, dispositifs juridiques et enjeux éducatifs </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRAPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2018, 978-2-910448-26-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéoformation au plan international : État de l’art, zones d’ombre et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Ria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIe siècle. Établissement formateur et vidéoformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck pp.93-106, 2015, 9782804190637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie de la mobilisation. Illustrations de pistes pédagogiques. Compétence propre n°5 – la course en durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir et processus éducatif, une pédagogie de la mobilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AE-EPS, pp.337-347, 2014, 978-2-902568-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie de la mobilisation. Illustrations de pistes pédagogiques. Compétence propre n°5 – la course en durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir et processus éducatif, une pédagogie de la mobilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie de la mobilisation. Illustrations de pistes pédagogiques. Compétence propre n°5 – la course en durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Amathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir et processus éducatif, une pédagogie de la mobilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AE-EPS, pp.337-347, 2014, 978-2-902568-27-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la vidéo dans la formation professionnelle par et à l’observation : états des lieux des connaissances du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solange Ciavaldini-Cartaut </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover en formation : accompagner autrement les enseignants entrant dans le métier </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012, 978-2-296-96693-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme Néopasscadres comme environnement numérique de vidéoformation pour les personnels d'encadrement en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mauguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NéopassCadres de l'ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’activités de formation exploitant le visionnage de vidéos et de leurs effets sur l’activité professionnelle d'enseignants novices : une étude de cas en éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014TOU20095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01252987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37152C44"/>
+    <w:nsid w:val="36115DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511544v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ambrosetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07110-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.149.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Santi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1646717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine B&#233;r&#233;za" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122165ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleke Ketelaars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2023.106311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Heurtebize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Belin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4100" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56811/PIQ-20-0057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatonnay Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.edurev.2015.06.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ1PR9V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4880" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie Escali&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Salamon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoules Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386107v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3590" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05477247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Storchan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Brederode" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hassanbay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gybely" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731971v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288689v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424009v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424002v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3497.7520" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807372917-former-les-directions-d-etablissement-scolaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511555v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unae.edu.ec/index.php/editorialUNAE/catalog/book/122" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774542v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774527v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941792v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774465v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afraps.org" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423990v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219664v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mauguen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20095" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511544v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ambrosetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07110-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.149.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Santi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1646717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine B&#233;r&#233;za" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122165ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleke Ketelaars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2023.106311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Clavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Heurtebize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Belin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4100" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56811/PIQ-20-0057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatonnay Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.edurev.2015.06.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ1PR9V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4880" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie Escali&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Salamon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoules Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386107v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3590" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05477247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Storchan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Brederode" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hassanbay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gybely" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731971v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424009v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424002v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3497.7520" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807372917-former-les-directions-d-etablissement-scolaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511555v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.unae.edu.ec/index.php/editorialUNAE/catalog/book/122" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774527v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774465v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afraps.org" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423990v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219664v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mauguen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20095" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>