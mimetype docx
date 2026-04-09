--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -504,248 +504,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le nombre de députés en France métropolitaine. Quel mode d’affectation, pour quelle représentation nationale ?</w:t>
+                <w:t xml:space="preserve">OPTIDENS: An optimization model to explore the conditions of possibility of slow but accessible urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marrel</w:t>
+                <w:t xml:space="preserve">Alena Melnikava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.7353⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.239980832091303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2399808320913034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173573v1</w:t>
+                <w:t xml:space="preserve">hal-02543806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIDENS: An optimization model to explore the conditions of possibility of slow but accessible urban areas</w:t>
+                <w:t xml:space="preserve">Réduire le nombre de députés en France métropolitaine. Quel mode d’affectation, pour quelle représentation nationale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serigne Gueye</w:t>
+                <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Michelon</w:t>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48, pp.239980832091303. </w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2399808320913034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.7353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543806v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sirènes sont-elles pertinentes pour alerter la population en cas de crues rapides en France ?</w:t>
               </w:r>
@@ -1102,51 +1102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies on Transport Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (3), pp.423-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3058,260 +3058,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling multi-agent system and game theory to model the emergence and the allometric growth of systems of cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes exactes de simplifications pour le MA-TSP-PR-DL : élimination des sous-trajets non-pertinents et décomposition trajets/affectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Mondorf-les-Bains, Luxembourg</w:t>
+              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533494v1</w:t>
+                <w:t xml:space="preserve">hal-03533507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes exactes de simplifications pour le MA-TSP-PR-DL : élimination des sous-trajets non-pertinents et décomposition trajets/affectations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling multi-agent system and game theory to model the emergence and the allometric growth of systems of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mondorf-les-Bains, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533507v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème de localisation de Commerces et de Parkings en zone Commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3362,51 +3362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème du voyageur de Commerce avec Contrainte de Stationnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3591,51 +3591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,90 +4040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la vie urbaine pour une ville plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Melnikava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4161,64 +4161,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to find the robust center for a set of demand points, based on Lp-norms and bootstrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5462,191 +5462,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Road Networks on urban mobility</w:t>
+                <w:t xml:space="preserve">L’efficacité des déplacements automobiles en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling urban Dynamics</w:t>
+              <w:t xml:space="preserve">Données Urbaines n° 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885395v1</w:t>
+                <w:t xml:space="preserve">hal-02885380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité des déplacements automobiles en milieu urbain</w:t>
+                <w:t xml:space="preserve">Impacts of Road Networks on urban mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données Urbaines n° 6</w:t>
+              <w:t xml:space="preserve">Modeling urban Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885380v1</w:t>
+                <w:t xml:space="preserve">hal-02885395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la forme et le fonctionnement des réseaux de transport</w:t>
               </w:r>
@@ -6441,51 +6441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Balac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Subvention 11-MT6PREDITG06-5-CVS-053, UMR Espace, Université d'Avignon; UMR Espace, Université de Nice; ETH Zurich; Laboratoire d'informatique d'Avignon, Université d'Avignon; UNIVERSITE Nice Sophia Antipolis; LET. 2015, pp.186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6873,51 +6873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13to9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Godoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543806v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Melnikava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320913034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tresmontant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sahuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2018.04.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Albuquerque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ferri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Redjimi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gourion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciligot-Travain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Flitti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Flitti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885367v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jagannath Aryal&#160;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1878029615003308" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885378v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040486v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dalle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Judas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Chabrol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zimmerman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13to9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Godoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Melnikava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320913034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tresmontant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sahuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2018.04.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Albuquerque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ferri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Redjimi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gourion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciligot-Travain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Flitti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Flitti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885367v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jagannath Aryal&#160;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1878029615003308" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885378v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885380v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040486v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dalle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Judas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Chabrol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zimmerman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>