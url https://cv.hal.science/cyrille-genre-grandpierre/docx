--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2426,165 +2426,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La desserte spatiale des réseaux de transport routier : une approche fractale</w:t>
+                <w:t xml:space="preserve">La géométrie fractale un outil de description des flux et de l’accessibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885358v1</w:t>
+                <w:t xml:space="preserve">hal-02885360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géométrie fractale un outil de description des flux et de l’accessibilité</w:t>
+                <w:t xml:space="preserve">La desserte spatiale des réseaux de transport routier : une approche fractale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885360v1</w:t>
+                <w:t xml:space="preserve">hal-02885358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Arc jurassien franco-suisse, une communauté de destin?</w:t>
               </w:r>
@@ -2963,312 +2963,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature des interactions spatiales et hiérarchie des systèmes de villes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Ferri</w:t>
+                <w:t xml:space="preserve">Méthodes exactes de simplifications pour le MA-TSP-PR-DL : élimination des sous-trajets non-pertinents et décomposition trajets/affectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Redjimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 èmes. Rencontres Francophones Transport-Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533502v1</w:t>
+                <w:t xml:space="preserve">hal-03533507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes exactes de simplifications pour le MA-TSP-PR-DL : élimination des sous-trajets non-pertinents et décomposition trajets/affectations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling multi-agent system and game theory to model the emergence and the allometric growth of systems of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mondorf-les-Bains, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533507v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling multi-agent system and game theory to model the emergence and the allometric growth of systems of cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature des interactions spatiales et hiérarchie des systèmes de villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Jimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Ferri</w:t>
+                <w:t xml:space="preserve">Mounir Redjimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Mondorf-les-Bains, Luxembourg</w:t>
+              <w:t xml:space="preserve">2 èmes. Rencontres Francophones Transport-Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533494v1</w:t>
+                <w:t xml:space="preserve">hal-03533502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème de localisation de Commerces et de Parkings en zone Commerciale</w:t>
               </w:r>
@@ -3909,260 +3909,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lammoglia</w:t>
+                <w:t xml:space="preserve">Optimisation de la vie urbaine pour une ville plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Melnikava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100520v1</w:t>
+                <w:t xml:space="preserve">hal-00946434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la vie urbaine pour une ville plus durable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michelon</w:t>
+                <w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chekir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lammoglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946434v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to find the robust center for a set of demand points, based on Lp-norms and bootstrap</w:t>
               </w:r>
@@ -5311,342 +5311,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward new metrics for urban road networks : some preliminary evidence from Agent-based simulations</w:t>
+                <w:t xml:space="preserve">Characterizing form and functionning of transportation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent-Based Models of Geographical Systems</w:t>
+              <w:t xml:space="preserve">Geographical information and urban transport systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885378v1</w:t>
+                <w:t xml:space="preserve">hal-02280407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing form and functionning of transportation networks</w:t>
+                <w:t xml:space="preserve">Impacts of Road Networks on urban mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical information and urban transport systems</w:t>
+              <w:t xml:space="preserve">Modeling urban Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280407v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’efficacité des déplacements automobiles en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données Urbaines n° 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Road Networks on urban mobility</w:t>
+                <w:t xml:space="preserve">Toward new metrics for urban road networks : some preliminary evidence from Agent-based simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Josselin</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling urban Dynamics</w:t>
+              <w:t xml:space="preserve">Agent-Based Models of Geographical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885395v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la forme et le fonctionnement des réseaux de transport</w:t>
               </w:r>
@@ -6873,51 +6873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13to9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Godoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Melnikava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320913034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tresmontant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sahuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2018.04.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Albuquerque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ferri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Redjimi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gourion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciligot-Travain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Flitti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Flitti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885367v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jagannath Aryal&#160;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1878029615003308" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885378v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885380v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040486v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dalle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Judas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Chabrol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zimmerman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13to9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Godoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Melnikava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320913034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tresmontant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sahuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2018.04.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Albuquerque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ferri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Redjimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gourion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciligot-Travain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Flitti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Flitti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885367v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jagannath Aryal&#160;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1878029615003308" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040486v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dalle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Judas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Chabrol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zimmerman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>