--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2426,165 +2426,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géométrie fractale un outil de description des flux et de l’accessibilité</w:t>
+                <w:t xml:space="preserve">La desserte spatiale des réseaux de transport routier : une approche fractale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885360v1</w:t>
+                <w:t xml:space="preserve">hal-02885358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La desserte spatiale des réseaux de transport routier : une approche fractale</w:t>
+                <w:t xml:space="preserve">La géométrie fractale un outil de description des flux et de l’accessibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885358v1</w:t>
+                <w:t xml:space="preserve">hal-02885360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Arc jurassien franco-suisse, une communauté de destin?</w:t>
               </w:r>
@@ -2644,2257 +2644,2529 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Capacitated Mobile p-Median Problem with Dynamic Demand</w:t>
+                <w:t xml:space="preserve">Peut-on concilier lenteur et accessibilité à l’emploi ? Exploration, à travers le modèle de simulation Optidens, des conditions de possibilité d’une ville lente mais accessible : le cas de la métropole d’Métropole Aix-Marseille‑Provence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Albuquerque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rosa Figueiredo</w:t>
+                <w:t xml:space="preserve">Rim Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">17èmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534844v1</w:t>
+                <w:t xml:space="preserve">hal-05622545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux de villes en France à travers la passation des marchés publics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deschamps</w:t>
+                <w:t xml:space="preserve">The Capacitated Mobile p-Median Problem with Dynamic Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Campêlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361378v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services privés - services publics : Des logiques de fermeture semblables pour des effets cumulatifs sur les territoires ? L'exemple des agences bancaires du Crédit Agricole et des collèges, postes, maternités et gendarmeries en région SUD.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Godoye</w:t>
+                <w:t xml:space="preserve">Integrating equity into efficiency: the p-Median problem with territorial coverage constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57eme colloque de l'ASRDLF : Territoire(s) et numérique : innovations, mutations et décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TAL TECH, Sep 2025, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528201v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes exactes de simplifications pour le MA-TSP-PR-DL : élimination des sous-trajets non-pertinents et décomposition trajets/affectations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serigne Gueye</w:t>
+                <w:t xml:space="preserve">Capacitated p-Median Problem with Coverage Constraints: mixing Equity and Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Avignon Université, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533507v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling multi-agent system and game theory to model the emergence and the allometric growth of systems of cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les réseaux de villes en France à travers la passation des marchés publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Ferri</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Mondorf-les-Bains, Luxembourg</w:t>
+              <w:t xml:space="preserve">58ème colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533494v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature des interactions spatiales et hiérarchie des systèmes de villes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Ferri</w:t>
+                <w:t xml:space="preserve">Services privés - services publics : Des logiques de fermeture semblables pour des effets cumulatifs sur les territoires ? L'exemple des agences bancaires du Crédit Agricole et des collèges, postes, maternités et gendarmeries en région SUD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Godoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Redjimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 èmes. Rencontres Francophones Transport-Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">57eme colloque de l'ASRDLF : Territoire(s) et numérique : innovations, mutations et décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533502v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de localisation de Commerces et de Parkings en zone Commerciale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serigne Gueye</w:t>
+                <w:t xml:space="preserve">Nature des interactions spatiales et hiérarchie des systèmes de villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Redjimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones Transport-Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">2 èmes. Rencontres Francophones Transport-Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533511v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème du voyageur de Commerce avec Contrainte de Stationnement</w:t>
+                <w:t xml:space="preserve">Méthodes exactes de simplifications pour le MA-TSP-PR-DL : élimination des sous-trajets non-pertinents et décomposition trajets/affectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bordeaux, France. p. 151-152</w:t>
+              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465466v1</w:t>
+                <w:t xml:space="preserve">hal-03533507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polygon overlay problem in electoral geography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling multi-agent system and game theory to model the emergence and the allometric growth of systems of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Louvet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+                <w:t xml:space="preserve">Tania Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mondorf-les-Bains, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338084v1</w:t>
+                <w:t xml:space="preserve">hal-03533494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed vs relocations for which accessibility ? The case of the Ring of Sciences in Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problème de localisation de Commerces et de Parkings en zone Commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Transport Research - WCTR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones Transport-Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465478v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitesse versus relocalisations pour quelle accessibilité ? L'exemple de l'anneau des sciences dans le Grand Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le problème du voyageur de Commerce avec Contrainte de Stationnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème séminaire francophone Est-Ouest de socio-économie des transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">ROADEF'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bordeaux, France. p. 151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465479v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement d'échelle sur l'étude des causes des feux de forêts du sud-est de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain R. Louvet</w:t>
+                <w:t xml:space="preserve">The polygon overlay problem in electoral geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagannath Aryal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jagannath Aryal</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tunis et GDR MAGIS, Nov 2015, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249882v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la vie urbaine pour une ville plus durable</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speed vs relocations for which accessibility ? The case of the Ring of Sciences in Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">World Conference on Transport Research - WCTR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946434v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitesse versus relocalisations pour quelle accessibilité ? L'exemple de l'anneau des sciences dans le Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14ème séminaire francophone Est-Ouest de socio-économie des transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100520v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to find the robust center for a set of demand points, based on Lp-norms and bootstrap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du changement d'échelle sur l'étude des causes des feux de forêts du sud-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serigne Gueye</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagannath Aryal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lansing, United States. pp. 76-78</w:t>
+              <w:t xml:space="preserve">SAGEO'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tunis et GDR MAGIS, Nov 2015, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465481v1</w:t>
+                <w:t xml:space="preserve">hal-01249882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and Optimal Locations for Sustainable Environment and Systems (ROLSES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chekir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Rojas-Mora</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Ciligot-Travain</w:t>
+                <w:t xml:space="preserve">Adrien Lammoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100471v1</w:t>
+                <w:t xml:space="preserve">hal-01100520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville comme potentiel d'interactions sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la vie urbaine pour une ville plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Melnikava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Rencontres de Théo Quant Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Besançon, France. pp.1 - 11</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402902v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures urbaines, offre de transport et comportement de mobilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+                <w:t xml:space="preserve">A method to find the robust center for a set of demand points, based on Lp-norms and bootstrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Flitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'ACI. Quatre ans de recherche urbaine 2001-2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France. pp.450-454</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lansing, United States. pp. 76-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762415v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to shape favourable flows for a public transportation system such as a Demand Responsive Transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust and Optimal Locations for Sustainable Environment and Systems (ROLSES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Rojas-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ciligot-Travain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GisPlanet 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Estoril, Portugal. pp.1 - 9</w:t>
+              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402923v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the relationships between pedestrian mobility and urban morphology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ville comme potentiel d'interactions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographic Information Systems (GIS) for Transportation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Huitièmes Rencontres de Théo Quant Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Besançon, France. pp.1 - 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954744v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laisser leur chance aux modes non mécanisés par l'aménagement des réseaux routiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structures urbaines, offre de transport et comportement de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Flitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cinquième rencontre de Théo Quant,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2001, Besançon, France. pp.1 - 15</w:t>
+              <w:t xml:space="preserve">Colloque de l'ACI. Quatre ans de recherche urbaine 2001-2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp.450-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402950v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to shape favourable flows for a public transportation system such as a Demand Responsive Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GisPlanet 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Estoril, Portugal. pp.1 - 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the relationships between pedestrian mobility and urban morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Flitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographic Information Systems (GIS) for Transportation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisser leur chance aux modes non mécanisés par l'aménagement des réseaux routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cinquième rencontre de Théo Quant,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2001, Besançon, France. pp.1 - 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La structure topologique et fonctionnelle des réseaux de routiers urbains comme déterminant de la géographie des flux de déplacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Géopoint L'explication en géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Avignon, France. pp.60 - 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4904,51 +5176,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R as a GIS: Illustrating Scale and Aggregation Problems with Forest Fire Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4990,51 +5262,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5044,379 +5316,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaires sur les vertus de l’approche fractale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes, Réseaux et Transport. Le défi fractal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-40, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R as a GIS: Illustrating Scale and Aggregation Problems with Forest Fire Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Louvet </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> jagannath Aryal </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Spatial Statistics 2015 - Procedia Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier - Science Direct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.66-69, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure morpho-fonctionnelle des réseaux routiers :un levier d’action majeur pour une mobilité durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et Mobilité. Nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing form and functionning of transportation networks</w:t>
+                <w:t xml:space="preserve">Toward new metrics for urban road networks : some preliminary evidence from Agent-based simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical information and urban transport systems</w:t>
+              <w:t xml:space="preserve">Agent-Based Models of Geographical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280407v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Road Networks on urban mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5445,293 +5730,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling urban Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité des déplacements automobiles en milieu urbain</w:t>
+                <w:t xml:space="preserve">Characterizing form and functionning of transportation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données Urbaines n° 6</w:t>
+              <w:t xml:space="preserve">Geographical information and urban transport systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885380v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward new metrics for urban road networks : some preliminary evidence from Agent-based simulations</w:t>
+                <w:t xml:space="preserve">L’efficacité des déplacements automobiles en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent-Based Models of Geographical Systems</w:t>
+              <w:t xml:space="preserve">Données Urbaines n° 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885378v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la forme et le fonctionnement des réseaux de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de transport urbain. Caractérisation de l’offre et estimation de la demande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des réseaux viaires sur les mobilités urbaines : quelques illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5764,73 +6036,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thériault M., Des Rosiers F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité IGAT Information géographique et dynamiques urbaines 1, analyse et simulation de la mobilité des personnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.139-165, 2008, Traité IGAT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des transports à la demande pour répondre aux nouvelles formes de mobilité. Le concept de Modulobus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5850,51 +6122,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montulet B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et temporalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultés Universitaires Saint-Louis, Bruxelles, pp.151 - 164, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5904,104 +6176,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points relais et flux de colis : les formes physiques mal connues du e-commerce. L'exemple du SCoT du Bassin de Vie d'Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Richaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6011,455 +6283,455 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES DESERTS MEDICAUX EN VAUCLUSE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Avignon Université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et analyse du foncier économique dans et hors des zones d’activités en région SUD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giani Judas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Région SUD. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser l'Eurovélo 8 pour favoriser des navettes domicile-travail à vélo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Région SUD PACA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La population âgée en Provence-Alpes-Côte d'Azur et ses modalités d'hébergement actuelles et futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talibart Chloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Region SUD -PACA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles dynamiques de localisation des ménages et des activités dans les territoires urbains pour découpler accessibilité et mobilité automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Balac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6475,258 +6747,258 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Subvention 11-MT6PREDITG06-5-CVS-053, UMR Espace, Université d'Avignon; UMR Espace, Université de Nice; ETH Zurich; Laboratoire d'informatique d'Avignon, Université d'Avignon; UNIVERSITE Nice Sophia Antipolis; LET. 2015, pp.186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures urbaines, offre de transport et comportement de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Flitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour du Schéma d'Aménagement à l'horizon 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Griffond-Boitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ThéMA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6873,51 +7145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13to9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Godoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Melnikava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320913034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tresmontant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sahuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2018.04.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Albuquerque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ferri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Redjimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gourion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciligot-Travain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Flitti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Flitti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885367v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jagannath Aryal&#160;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1878029615003308" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040486v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dalle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Judas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Chabrol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zimmerman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13to9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0375" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Godoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Melnikava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320913034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tresmontant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sahuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2018.04.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mehdaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Albuquerque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ferri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Redjimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946434v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gourion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciligot-Travain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Flitti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Flitti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jagannath Aryal&#160;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1878029615003308" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dalle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Judas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Chabrol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zimmerman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954682v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>