--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -3278,342 +3278,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse des verbes modaux du français à travers leur acquisition partielle par un apprenant lusophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistisches Kolloquium Romanistik (resp. E. Pustka)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Vienne, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement des verbes modaux dans les stades initiaux en français L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Allawama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Albochi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Définir avec précision le traitement initial de l'input en acquisition des langues secondes: parlons-nous de la même chose?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 8, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La compréhension d’expressions modales épistémiques dans les premiers mois d’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Allawama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Albochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études inaugurales Réseau RéAL2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris 8, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880086v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-04870483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet L1 sur l’expression pré- vs post-verbale du nombre dans le français L2 de locuteurs nippophones vs germanophones: discursif ou prosodique?</w:t>
               </w:r>
@@ -4650,303 +4650,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’effet du séjour à l’étranger sur l’emploi sur la construction par des apprenants nippophones du sens des déterminants en français L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentation du sens linguistique IV - Atelier Variation co(n)textuelle dans l’interlangue d’apprenants du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Helsinki, Finlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The acquisition of the properties of verbs by English Learners of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA Conference Multilingualism: Challenges and Opportunities/ Symposium Developing and using L2 learner Corpora in second language acquisition research (org. F. Myles et R. Mitchell)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’effet du séjour à l’étranger sur l’emploi sur la construction par des apprenants nippophones du sens des déterminants en français L2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence de la perspective aspectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentation du sens linguistique IV - Atelier Variation co(n)textuelle dans l’interlangue d’apprenants du FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Helsinki, Finlande</w:t>
+              <w:t xml:space="preserve">Le français sous tous ses aspects - Colloque annuel de l'AFLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposer les résultats des recherches sur l’acquisition de la morphologie verbale en français L2 : oui, mais comment ? Analyse de l’impact d’un enseignement du passé composé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en acquisition et en didactique des langues étrangères et secondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485421v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02486211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délier les langues, dresser les corps: de la paradoxale promotion d’énoncés pragmatiquement heureux et grammaticalement corrects</w:t>
               </w:r>
@@ -5202,165 +5202,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’influence de l’allemand et de l’anglais dans l’acquisition du français L3 au Gymnasium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e conférence internationale sur l’acquisition d’une troisième langue et le plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The role of instruction and L1 in second language acquisition : the case of French verbal morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Language Education Seminar- Cambridge University (resp. E. Esch)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486262v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02486265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par quelle fenêtre regarder les acquis langagiers en L2 ?</w:t>
               </w:r>
@@ -6395,50 +6395,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la prosodie de l’énoncé à l’accord sujet-verbe: hypothèses et propositions de transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'acquisition des formes sonores- 2e Journée du Réseau de chercheurs en Acquisition de Langue Seconde (RéAL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effets de l’âge sur la compréhension d’expressions épistémiques en français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6490,126 +6559,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilingualism vs Monolingualism: a new perspective on limitations to L2 Acquisition (BiMo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486246v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02486243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier l’influence de la langue première dans la production de la morphologie verbale en FLE: quelques réflexions sur l’élaboration d’un corpus oral</w:t>
               </w:r>
@@ -6742,51 +6742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Albochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Allawama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Input Processing in Initial Varieties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6906,50 +6906,123 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sprachenpolitik in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angelika Redder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sprachliche Teilhabe Migrierter. Sprachenpolitik in Deutschland, Frankreich und Italien im Vergleich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, Waxmann, pp.15-67, 2024, 978-3-8309-4768-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude des verbes de collision instrumentée en français L1 et L2 : apport du clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6965,149 +7038,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Saddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SHS Web of Conferences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 191, pp.10003, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419110003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202419110003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04781280v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04518458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il faut dire oui dans la classe mais ouais dans la rue&amp;quot;: vers une appropriation critique de la variété hégémonique</w:t>
               </w:r>
@@ -7450,50 +7450,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acquisition des formes verbales irrégulières en francais L2 : la L1 des apprenants fait-elle la différence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Ågren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Gerolimich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabarin Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saddour, Inès; Gunnarsson-Largy, Cécilia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réflexions sur les usages et les utilisateurs du français : aspects acquisitionnels et didactiques = Reflections on the uses and users of french : implications for acquisition and instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.27-62, 2021, Gramm-R, 978-2-8076-1066-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acquisition des formes verbales alternantes en français L2: la L1 des apprenants fait-elle la différence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7549,186 +7678,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inès Saddour; Cecilia Gunnarsson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexions sur les usages et les utilisateurs du français: aspects acquisitionnels et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, Peter Lang, pp.27-62, 2021, 9782807610675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518474v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-04072584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la morphologie en langue seconde</w:t>
               </w:r>
@@ -8392,173 +8392,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La désambiguïsation des formes verbales en [e] dans des récits oraux d’apprenants germanophones du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Granfeldt &amp; S. Schlyter (Éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acquisition et production de la morphologie flexionnelle. Actes du Festival de la morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, PERLES: petites études romanes de Lund, pp.17‑34, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement de l’accord verbal avec un sujet pluriel dans les récits écrits d’apprenants germanophones scolarisés du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonas Granfeldt; Suzanne Schlyter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition et production de la morphologie flexionnelle : Actes du Festival de la morphologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, PERLES: petites études romanes de Lund, pp.111-124, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486239v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02486241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique des langues face à l’adidactique: clivage guidé vs non guidé</w:t>
               </w:r>
@@ -8588,160 +8588,390 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les didactiques du français : un prisme irrisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E.M.E., pp.167-183, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language, creoles, varieties: From emergence to transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Repiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fon Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Language Science Presss; Language Science Presss, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10280493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissances et usages en langue seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, 2017, SHS Web of Conferences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatikalität auf dem Prüfstand von Verständlichkeit: was wir von Lernervarietäten (noch) lernen können</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04545538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subir une action désagréable en français, espagnol, allemand : du corpus oral à l’oculomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8750,411 +8980,181 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Repiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire les variétés de français et d'allemand parlés: questions pratiques, enjeux théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04545549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la grammaire, processus linéaire? Le cas du français L2/L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04545550v1</w:t>
-              </w:r>
-[...228 lines deleted...]
-                <w:t xml:space="preserve">halshs-02570085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9613,51 +9613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Serrau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci1010000" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Repiso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.21014.rep" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7040305" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bafua Annan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;gren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Michot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gerolimich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9766" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale El Haj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albochi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.1.04gra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023956v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharoni Narainen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Sandoval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delvaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dugros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Felix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#252;reder Birgit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Copin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803895v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Allawama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801358" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Lorenzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Abularach Mendoza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701842v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486246v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280592" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.41855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabarin Isabelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lecle.2021.01.0093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prodeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel Veronique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486241v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545538v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545550v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04925748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03816045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Serrau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci1010000" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Repiso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.21014.rep" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7040305" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bafua Annan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;gren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Michot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gerolimich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9766" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale El Haj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albochi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.1.04gra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023956v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharoni Narainen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Sandoval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delvaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dugros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Felix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#252;reder Birgit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Copin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803895v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Allawama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801358" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Lorenzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Abularach Mendoza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701842v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280592" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.41855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabarin Isabelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lecle.2021.01.0093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prodeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel Veronique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486241v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486239v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812291v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545550v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04925748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03816045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>