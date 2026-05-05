--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -66,1625 +66,3090 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the Transparency of the Derived Portuguese Lexicon: Integrating Computational and Behavioral Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Abularach Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Mediterranean Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Zadar, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la transparence interlinguistique et de la compétence en espagnol L2 sur le traitement du lexique en portugais L3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Abularach Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acquisition, traitement et utilisation d'une L3/Ln: perspectives psycholinguistiques, linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de la lecture en UPE2A-NSA : une analyse des profils en correspondances multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Anastasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dugros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE RéAL2 "Dialogues acquisition-didactique des langues en milieux guidés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting Agent-Preference in language and perception : An eye-tracking study of causal scene narration by Syrian learners of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Saddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd Conference of the European Second Language Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptual Restructuring in L2 Acquisition: the Influence of Reading Direction on Actants' Selection in Causal Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Saddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Bilingual and L2 Processing in Adults and Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Swansea, Wales, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus last and agent first in basic varieties: what happens when the agent loses control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Repiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European SLA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The processing of passive sentences in L1 and L2 German and French: Evidence from an eye-tracking task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Repiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoLeaP workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Munich, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The processing of passive sentences in L1 and L2 German and French: Evidence from an eye-tracking task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Repiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European SLA Conference 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agent-first in contexts of competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Repiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroSLA 32, the 32nd Conference of the European Second Language Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Birmingham, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l'exposition initiale aux formes sonores et visuelles sur le développement flexionnel en français L3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'acquisition à la didactique et vice-versa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la prosodie de l’énoncé à l’accord sujet-verbe: hypothèses et propositions de transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'acquisition des formes sonores- 2e Journée du Réseau de chercheurs en Acquisition de Langue Seconde (RéAL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l’âge sur la compréhension d’expressions épistémiques en français L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Albochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilingualism vs Monolingualism: a new perspective on limitations to L2 Acquisition (BiMo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier l’influence de la langue première dans la production de la morphologie verbale en FLE: quelques réflexions sur l’élaboration d’un corpus oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Ågren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodologies en acquisition de langue seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02485482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement des verbes modaux dans les stades initiaux en français L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Albochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Allawama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Input Processing in Initial Varieties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la référence au passé dans des langues d’apprenants scolarisés : quelles différences entre l’oral et l’écrit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Journées de l’Ecole Doctorale Langage et Langues de l'Université de Paris III.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire les variétés d’allemand et français parlés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 89, pp.131-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15bx4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Orthography on the Pronunciation of Nasal Vowels by L1 Japanese Learners of L3 French: Evidence from a Longitudinal Study of Speech in Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Saddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Serrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (3), pp.234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/educsci1010000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La thématisation du patient-victime à l’oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Repiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.293-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/rro.21014.rep⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La thématisation du patient-victime à l’oral : Un domaine fonctionnel révélateur de la distance typologique entre le français et l’espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Repiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 58 (2), pp.293-316. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/rro.21014.rep⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04172027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Japanese/ German L1 metrical and tonal structure constrain the acquisition of French L2 morphology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (4), pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/languages7040305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of the relational function of address pronouns in L2 French before and after study abroad: do interaction and exposure to media make a difference?1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Bafua Annan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corela.13005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thématisation du Patient-victime à l'oral : Étude pilote sur les verbes à trait désagréable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Repiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moderne Sprachen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03498717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les copains *dit au revoir »: On Subject–Verb Agreement in L2 French and Cross-Linguistic Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malin Ågren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Gerolimich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Hadermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/languages6010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03111896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’effet L1 dans l’émergence de l’auxiliation en français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/discours.9766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'âge d’immersion sur la compréhension initiale d’expressions modales épistémiques en français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Albochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.10005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20184610005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des formes verbales en français L2 : une question d'alphabétisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105, pp.95-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et usages en L2 : nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20173800001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi le présent n'est-il pas si simple d'un point de vue psycholinguistique? Une perspective anglophone sur le français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.107-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/lia.6.1.04gra⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de la négation en morisyen L2 (ou : Les créoles sont-ils si simples ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharoni Narainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du CLAIX / Travaux du Cercle linguistique d'Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du discours rapporté en français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition et Interaction en Langue Etrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26, pp.89-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation des fonctions discursives et sémantiques de quelques expressions lexicales de la temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5, pp.77-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01978208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interaction entre séquences d’enseignement et séquences d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40, pp.7‑19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1694,5207 +3159,3742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueil des adolescents migrants peu ou pas scolarisés antérieurement: apport de l'entretien et de l'évaluation en langue choisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Anastasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dugros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium LESSLA "Travailler ensemble" (online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Laval, Canada, Jun 2025, Québec (CA), France</w:t>
+              <w:t xml:space="preserve">, Université Laval, Canada, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La primauté de l’agent en allemand et français à l’épreuve des 3 S : statut, syntaxe, saillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Repiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Füreder Birgit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et langage à la croisée des Disciplines (LLcD), Workshop "Linguistic relativity revisited: conceptualization, verbalization, processing in Ln" coord. S. Anastasio et I. Repiso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Sep 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des verbes de collision instrumentée en français L1 et L2 : apport du clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Saddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès mondial de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. pp.10003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encodage de la causalité dans le discours: analyses des sous-événements et des verbes utilisés en arabe syrien et en français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Saddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international bi-annuel Réseau Thématique RéAL2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe agent-en-premier dans des contextes de concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Repiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RéAL2 (Réseau thématique en Acquisition des Langues Secondes), Jul 2023, Mulhouse (Université de haute-Alsace), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04157388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Inès Saddour</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence de la L1, allemand Vs espagnol, sur la conceptualisation et l’encodage de l’affectation en français L2 : Effets liés à la méthode d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Repiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Conference of the European Second Language Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Freiburg, Switzerland</w:t>
+              <w:t xml:space="preserve">GeRoSLA, L2 acquisition of non-equivalent linguistic and cognitive categories in Romance and Germanic languages: Transfer revisited</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Salzburg, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into the conceptualisation of events in a second language: focus on agentivity in ditransitive constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Saddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroSLA 31, the 31st Conference of the European Second Language Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Aug 2022, Fribourg, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What roles do sociocultural schemes play in the conceptualization and encoding of causality in L2 French by Syrian learners ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Saddour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroSLA 31, the 31st Conference of the European Second Language Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Fribourg, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la conceptualisation dans l’acquisition du passif en français L2 : Perspectives pour l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Repiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Füreder Birgit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Kongress des Frankoromanistenverbands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What can event segmentation tell us about cross-cultural and cross-linguistic influences on French L2 acquisition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Saddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeRoSLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En L2, subit-on différemment selon sa langue source ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Repiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crosslinguistic influence: Where are we today?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de la saillance phonologique du sujet sur la forme plurielle des verbes alternants en français L2 : amorçage ou redondance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Hadermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malin Ågren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Gerolimich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de LInguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. pp.10006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20207810006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03111888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thématisation du rôle patient à l'oral. Etude pilote sur les verbes à trait désagréable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Repiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Ce que l'oral nous apprend sur le passif"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de la saillance phonologique du sujet sur l'accord du verbe avec la troisième personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Hadermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e journées du Réseau européen de recherche sur l'acquisition de la morphologie verbale en français langue seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eva Havu, Maria Paloheimo et Tuuli Hottinen (Université de Helsinki), Apr 2019, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’âge d’immersion sur la compréhension initiale d’expressions modales épistémiques en français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Albochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Mons, Jul 2018, Mons, Belgique. pp.1-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20184610005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids de la L1 dans les variétés initiales de français L2: mise au point sur l’accord en nombre des verbes irréguliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AFLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inès Saddour et Cecilia Gunnarson (Laboratoire Lordat Octogone), Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compréhension d’expressions modales épistémiques dans les premiers mois d’exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Allawama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Albochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études inaugurales Réseau RéAL2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 8, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des verbes modaux du français à travers leur acquisition partielle par un apprenant lusophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistisches Kolloquium Romanistik (resp. E. Pustka)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des verbes modaux dans les stades initiaux en français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cuet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ashraf Allawama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Albochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Définir avec précision le traitement initial de l'input en acquisition des langues secondes: parlons-nous de la même chose?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris 8, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet L1 sur l’expression pré- vs post-verbale du nombre dans le français L2 de locuteurs nippophones vs germanophones: discursif ou prosodique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Journée d’étude du Réseau européen de recherche sur l'acquisition de la morphologie verbale en français L2 " Impact de la richesse morphologique de la L1"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welche Rolle spielt die erste Sprache im Erwerb des Numerus? Vergleich des Französischen deutschsprachiger und japanischsprachiger Lerner.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar der Wiener Sprachgesellschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accord sujet-verbe dans le récit oral de locuteurs du français L1 et d’apprenants germanophones de niveau A2 du français L2 : quelques résultats exploratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journées d'étude du réseau européen de recherche sur l’acquisition de la morphologie verbale en FL2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lund, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la Variété de Base (VB), un système prioritairement modal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tense, aspect, modality, evidentiality: comparative, cognitive, theoretical, applied perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il faut .... l’enseignement des langues étrangères. Optimiser, comprendre ou accompagner?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières étape dans l’acquisition d’une langue étrangère : dialogue entre Acquisition et Didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité verbale en français L2: grammaticale ou lexicale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e rencontre du Réseau européen de recherche sur l’acquisition de la morphologie verbale en français langue seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Duino, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet du séjour à l’étranger sur l’expression des affects en français langue seconde (japonais L1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emotions, Cognition, Communication.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Nicosie, Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi l'acquisition des pronoms est plus simple que celle des articles: apport du japonais L1 dans l'expression de la référence aux entités en français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1519-1536, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20140801358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la référence aux événements en situation institutionnelle de contact anglais L1-français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The expression of Temporality by L2 Learners of French and English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'encodage de la valeur mirative dans l'acquisition du français langue seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronos 7. International conference on tense, aspect, mood and modality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Antwerpen, Belgique. pp.59-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contour revendicatif en français et en allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotions, Cognition, Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nicosie, Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression des émotions en français parlé. Mise en scène de la colère dans les témoignages radiophoniques des ouvriers de Continental au printemps 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de langue française de l'université catholique Jean Paul II de Lublin (resp. U. Paprocka)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lublin, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage des déterminants dans les écrits de cinq candidats japonais au Diplôme de Langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaire en contexte, appropriation et enseignement des langues étrangères, le cas du syntagme nominal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À qui profite le séjour à l’étranger? Le cas de l’aspect en français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSLA 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche acquisitionniste du plurilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude sur les approches du plurilinguisme en sciences du langage et en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet du séjour à l’étranger sur l’emploi sur la construction par des apprenants nippophones du sens des déterminants en français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation du sens linguistique IV - Atelier Variation co(n)textuelle dans l’interlangue d’apprenants du FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acquisition of the properties of verbs by English Learners of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA Conference Multilingualism: Challenges and Opportunities/ Symposium Developing and using L2 learner Corpora in second language acquisition research (org. F. Myles et R. Mitchell)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposer les résultats des recherches sur l’acquisition de la morphologie verbale en français L2 : oui, mais comment ? Analyse de l’impact d’un enseignement du passé composé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en acquisition et en didactique des langues étrangères et secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02485421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de la perspective aspectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français sous tous ses aspects - Colloque annuel de l'AFLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délier les langues, dresser les corps: de la paradoxale promotion d’énoncés pragmatiquement heureux et grammaticalement corrects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Construction du sens linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hétérogénéité des apprenants avancés : un trait définitoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour aux variétés avancées dans l’acquisition d’une langue seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Birmingham, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The teachability of French Passé composé for German learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processing and Language Learning: Interfaces in Instructed Second Language Acquisition (British Association of Applied Linguistics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De surprise aux temps grammaticaux en passant par tout à coup: métamorphoses dans l’encodage de l’information modale dans l’acquisition du français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronos 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Anvers, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de l’allemand et de l’anglais dans l’acquisition du français L3 au Gymnasium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e conférence internationale sur l’acquisition d’une troisième langue et le plurilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of instruction and L1 in second language acquisition : the case of French verbal morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Language Education Seminar- Cambridge University (resp. E. Esch)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par quelle fenêtre regarder les acquis langagiers en L2 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suffit-il de parler pour apprendre?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486234v1</w:t>
-              </w:r>
-[...1463 lines deleted...]
-                <w:t xml:space="preserve">halshs-02486251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6906,350 +6906,350 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il faut dire oui dans la classe mais ouais dans la rue&amp;quot;: vers une appropriation critique de la variété hégémonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Saddour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Bruley, Lucie Cadet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner le français en contexte migratoire: ingénieries, littératie, inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.319-354, 2024, 9782875748003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des verbes de collision instrumentée en français L1 et L2 : apport du clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Saddour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SHS Web of Conferences. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 191, pp.10003, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419110003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sprachenpolitik in Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angelika Redder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sprachliche Teilhabe Migrierter. Sprachenpolitik in Deutschland, Frankreich und Italien im Vergleich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Waxmann, pp.15-67, 2024, 978-3-8309-4768-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...192 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fon Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Repiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Granget C., Repiso I., Fon Sing G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, creoles, varieties: From emergence to transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Language Science Press, pp.iii-xiii, 2023, 978-3-98554-088-4. </w:t>
@@ -7287,64 +7287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prosodie de la L1 contraint-elle l’acquisition de la morphologie verbale en français L2 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Journées d'Etude de la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Actes des 34e Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation », </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7372,393 +7372,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acquisition des formes verbales irrégulières en francais L2 : la L1 des apprenants fait-elle la différence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Ågren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Gerolimich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabarin Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saddour, Inès; Gunnarsson-Largy, Cécilia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réflexions sur les usages et les utilisateurs du français : aspects acquisitionnels et didactiques = Reflections on the uses and users of french : implications for acquisition and instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.27-62, 2021, Gramm-R, 978-2-8076-1066-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition des formes verbales alternantes en français L2: la L1 des apprenants fait-elle la différence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Ågren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Gerolimich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Hadermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inès Saddour; Cecilia Gunnarsson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réflexions sur les usages et les utilisateurs du français: aspects acquisitionnels et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Peter Lang, pp.27-62, 2021, 9782807610675</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que peut faire l’enseignant de langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières étapes dans l'acquisition des langues étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Inalco, pp.139-163, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.41855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...256 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la morphologie en langue seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Leclercq; Amanda Edmonds; Elisa Sneed German. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction à l'acquisition des langues étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.93-109, 2021, Pratiques pédagogiques, 9782807331877. </w:t>
@@ -7796,51 +7796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions aspectuelles de constructions verbales auxiliées dans les récits d’apprenant.e.s anglophones en français L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Paloheimo; Eva Havu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’acquisition de constructions verbales en langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XCIX, Société Néophilologique d’Helsinki, pp.25-45, 2015</w:t>
@@ -7863,203 +7863,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pronoms de solidarité dans le discours revendicatif d'ouvriers français et allemands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Herbet (Éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture ouvrière / Arbeiterkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.377-393, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Ersatz de première personne en situation de crise: vers une sociolinguistique comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Boyer (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistémologie de la sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.189-196, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments d'acquisition pour aborder le discours rapporté en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-E. Damar; M. Pierrard; &amp; D. Van Raemdonck (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner les structures langagières en FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.269-281, 2010</w:t>
@@ -8088,51 +8088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délier les langues, une nouvelle forme de dressage des corps?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galatanu, Olga; Pierrard, Michel; Van Raemdonck, Dan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction du sens et acquisition de la signification linguistique dans l’interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Peter Lang, pp.39-58, 2009, 978-90-5201-533-0</w:t>
@@ -8161,51 +8161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition de la morphologie verbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'acquisition de la grammaire du français, langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier, pp.219-288, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8230,51 +8230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’énoncé simple à l’énoncé complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Prodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8329,51 +8329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets conjoints d’un enseignement explicite, de la tâche et des dispositions individuelles sur l’emploi du passé composé : une expérience naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque de Didactique Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.8, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8392,876 +8392,876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement de l’accord verbal avec un sujet pluriel dans les récits écrits d’apprenants germanophones scolarisés du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jonas Granfeldt; Suzanne Schlyter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acquisition et production de la morphologie flexionnelle : Actes du Festival de la morphologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, PERLES: petites études romanes de Lund, pp.111-124, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La désambiguïsation des formes verbales en [e] dans des récits oraux d’apprenants germanophones du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Granfeldt &amp; S. Schlyter (Éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition et production de la morphologie flexionnelle. Actes du Festival de la morphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, PERLES: petites études romanes de Lund, pp.17‑34, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique des langues face à l’adidactique: clivage guidé vs non guidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Defays, J.-L. Dumortier, &amp; V. Louis (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les didactiques du français : un prisme irrisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E.M.E., pp.167-183, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de la grammaire, processus linéaire? Le cas du français L2/L3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subir une action désagréable en français, espagnol, allemand : du corpus oral à l’oculomètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Repiso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammatikalität auf dem Prüfstand von Verständlichkeit: was wir von Lernervarietäten (noch) lernen können</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcrire les variétés de français et d'allemand parlés: questions pratiques, enjeux théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La thématisation du patient-victime à l'oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Repiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04157424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language, creoles, varieties: From emergence to transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Repiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fon Sing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Language Science Presss; Language Science Presss, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10280493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et usages en langue seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, 2017, SHS Web of Conferences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570085v1</w:t>
-              </w:r>
-[...398 lines deleted...]
-                <w:t xml:space="preserve">halshs-04157424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9279,51 +9279,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens des constructions verbales auxiliées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Toulouse Jean Jaurès, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9373,51 +9373,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition par des apprenants germanophones de la référence au passé en français : un cas d'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Paris III Sorbonne Nouvelle, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9613,51 +9613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Serrau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci1010000" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Repiso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.21014.rep" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7040305" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bafua Annan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;gren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Michot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gerolimich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9766" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale El Haj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albochi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.1.04gra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023956v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharoni Narainen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Sandoval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delvaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dugros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Felix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#252;reder Birgit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Copin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803895v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Allawama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801358" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Lorenzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Abularach Mendoza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701842v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280592" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.41855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabarin Isabelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lecle.2021.01.0093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prodeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel Veronique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486241v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486239v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812291v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545550v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04925748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03816045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Abularach Mendoza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Copin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delvaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dugros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Repiso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale El Haj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albochi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;gren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Michot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Allawama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Serrau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci1010000" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.21014.rep" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7040305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bafua Annan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gerolimich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9766" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.1.04gra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharoni Narainen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Sandoval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Felix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#252;reder Birgit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542954v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272815v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801358" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486195v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Lorenzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280592" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabarin Isabelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.41855" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lecle.2021.01.0093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prodeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel Veronique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486241v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04925748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03816045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>