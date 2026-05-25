--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -4743,50 +4743,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse des verbes modaux du français à travers leur acquisition partielle par un apprenant lusophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistisches Kolloquium Romanistik (resp. E. Pustka)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Vienne, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement des verbes modaux dans les stades initiaux en français L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Allawama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Albochi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Définir avec précision le traitement initial de l'input en acquisition des langues secondes: parlons-nous de la même chose?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 8, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La compréhension d’expressions modales épistémiques dans les premiers mois d’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4838,247 +5028,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études inaugurales Réseau RéAL2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris 8, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880086v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-04870483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet L1 sur l’expression pré- vs post-verbale du nombre dans le français L2 de locuteurs nippophones vs germanophones: discursif ou prosodique?</w:t>
               </w:r>
@@ -6253,165 +6253,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’émergence de la perspective aspectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français sous tous ses aspects - Colloque annuel de l'AFLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Boulogne-sur-mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transposer les résultats des recherches sur l’acquisition de la morphologie verbale en français L2 : oui, mais comment ? Analyse de l’impact d’un enseignement du passé composé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en acquisition et en didactique des langues étrangères et secondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485421v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02486211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délier les langues, dresser les corps: de la paradoxale promotion d’énoncés pragmatiquement heureux et grammaticalement corrects</w:t>
               </w:r>
@@ -6992,50 +6992,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sprachenpolitik in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angelika Redder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sprachliche Teilhabe Migrierter. Sprachenpolitik in Deutschland, Frankreich und Italien im Vergleich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, Waxmann, pp.15-67, 2024, 978-3-8309-4768-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude des verbes de collision instrumentée en français L1 et L2 : apport du clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7051,149 +7124,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Saddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SHS Web of Conferences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 191, pp.10003, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419110003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202419110003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04781280v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04518458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -8392,173 +8392,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La désambiguïsation des formes verbales en [e] dans des récits oraux d’apprenants germanophones du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Granfeldt &amp; S. Schlyter (Éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acquisition et production de la morphologie flexionnelle. Actes du Festival de la morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, PERLES: petites études romanes de Lund, pp.17‑34, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement de l’accord verbal avec un sujet pluriel dans les récits écrits d’apprenants germanophones scolarisés du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonas Granfeldt; Suzanne Schlyter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition et production de la morphologie flexionnelle : Actes du Festival de la morphologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, PERLES: petites études romanes de Lund, pp.111-124, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486239v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02486241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique des langues face à l’adidactique: clivage guidé vs non guidé</w:t>
               </w:r>
@@ -9613,51 +9613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Abularach Mendoza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Copin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delvaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dugros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Repiso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale El Haj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albochi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;gren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Michot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Allawama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Serrau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci1010000" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.21014.rep" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7040305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bafua Annan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gerolimich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9766" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.1.04gra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharoni Narainen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Sandoval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Felix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#252;reder Birgit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542954v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272815v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801358" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486195v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Lorenzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280592" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabarin Isabelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.41855" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lecle.2021.01.0093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prodeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel Veronique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486241v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04925748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03816045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Abularach Mendoza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Copin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delvaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dugros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Repiso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale El Haj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albochi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin &#197;gren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Michot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Allawama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Serrau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci1010000" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.21014.rep" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7040305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bafua Annan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gerolimich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6010007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9766" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.1.04gra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharoni Narainen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Sandoval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Felix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#252;reder Birgit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542954v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870483v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272815v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801358" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486195v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Lorenzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486211v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518458v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280592" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabarin Isabelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.41855" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lecle.2021.01.0093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prodeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel Veronique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486241v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486239v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04925748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03816045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>