--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -650,248 +650,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is environmental sustainability training fundamental to healthcare leadership? State of the art with health students and health leaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.69554/BUMF6682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Résidus issus de médicaments dans les eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-pha3015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197874v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-04156871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon, Les animaux parlent, sachons les écouter</w:t>
               </w:r>
@@ -2807,239 +2807,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment évaluer l'exposition aux pesticides de l’air en population générale ? Enseignements d’une revue bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Augendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 729, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’homme et la ville, approche systémique de l’urbanisme par le neurobiologiste Henri Laborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Politiques du changement global. Expertises, enjeux d’échelles et frontières de l’action publique environnementale, 23 (3), pp.289-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2015042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333468v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-01267451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un retour récent de la santé dans les politiques urbaines</w:t>
               </w:r>
@@ -4296,51 +4296,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4455,151 +4455,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Environmental health challenges: prioritisation by socioeconomic cost as a tool to decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.148 / ID 213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental public policies on air, noise and physical activity: which effectiveness? Evaluation and identification of synergistic evidence-based public interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.146 / ID 210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la finance à la résilience ? Crise environnementale et formation des gestionnaires du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès RIODD : Changer ou s’effondrer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are French local health contracts promising in addressing determinants of diet and physical activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4648,187 +4838,187 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Public Health Conference Strengthening health systems: improving population health and being prepared for the unexpected Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceutical residuals in water: social challenges and opportunities for upstream mitigation measures in home setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Water, Megacities &amp; Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, Dec 2020, Paris (Online Conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local health contracts as instruments of cross-sectoral collaboration: the French CLoterreS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4877,3104 +5067,3104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress on Public Health 2020 Public Health for the future of humanity: analysis, advocacy and action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPH Conference Foundation, Oct 2020, Virtual Edition, France. pp.ckaa166.431, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa166.431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is psychiatric hospitalization an opportunity to deal with oral health issues in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couatarmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress on Public Health 2020 Public Health for the future of humanity: analysis, advocacy and action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPH Conference Foundation, Oct 2020, https://ephconference.eu/conference-2020-online-event-281, France. pp.ckaa165.456, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux soins buccodentaires en institution psychiatrique : étude des perceptions des chirurgiens-dentistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Collège des chirurgiens-dentistes universitaires en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège des chirurgiens-dentistes universitaires en santé publique, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux éthiques de l’accès aux soins des personnes hospitalisées en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Collège des chirurgiens-dentistes universitaires en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège des chirurgiens-dentistes universitaires en santé publique, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde lors de la Semaine européenne de la Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bordeaux Métropole, Sep 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Contrats Locaux de Santé: dispositifs de territorialisation de la prévention – promotion en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres territoriales de la santé du CNFPT «Environnements et santé, quelle stratégies territoriales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national de la fonction publique territoriale (CNFPT), Sep 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux soins bucco-dentaires en institution psychiatrique : freins et leviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901344v1</w:t>
-[...73 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de l’ANP3SM "Soins somatiques et douleur en santé mentale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association nationale pour la promotion des soins somatiques en santé mentale (ANP3SM ), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de capteurs sans fil pour la caractérisation fine de la pollution de l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clostre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIVIC 2018 - Colloque International sur les Villes Intelligentes à Constantine "Smart cities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire « de l’architecture à l’urbanisme. Technique, espace et société » (AUTES), Nov 2018, Constantine, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informer le public sur la pollution atmosphérique : quelle place de la connaissance dans les mécanismes de perception ? Retour sur l’application Air To Go</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Herrmann</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clostre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l'évaluation des risques à l’action publique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etude et de Recherche Travail Organisation Pouvoir - CERTOP (UMR5044 CNRS) Géosciences Environnement Toulouse - GET (UMR5563 CNRS), Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville se recycle-t-elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Scientifiques Nationales de Bron (RSNB) : Rencontre des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Bron, Feb 2017, Bron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence conclusive de la Conférence régionale santé-environnement Auvergne-Rhône-Alpes pour l’élaboration du Plan Régional de Santé Environnement III (2018-2021). Grand Témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 ème Conférence régionale santé-environnement Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Santé environnement Auvergne-Rhône-Alpes, Sep 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déchets, du rebut à la ressource : amorcer un nouveau regard. Débat sur la politique de gestion des déchets sur le territoire auvergnat, avec prise en compte des initiatives locales en matière d'économie circulaire. Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde pour le syndicat pour le traitement des déchets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syndicat pour le traitement des déchets (Valtom 63), Sep 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques ? Situations, perception, représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées du Risque "Le RISQUE ENVIRONNEMENTAL Regards interdisciplinaires et nouvelles formes de régulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Rite « Risques émergents et Technologies »; Sophie Bretesché (IMT Atlantique); Patrick Chardon (Réseau Becquerel); Valérie Hequet (IMT Atlantique); Sarah Ghaffari (IMT Atlantique); Cyrille Harpet (CRAPE-ARENES); Sylvie Ollitrault (CRAPE-ARENES); Anne Colard (IMT Atlantique); Chloé Besnard (OSUNA); Marie-Pierre Jousse (IMT Atlantique), Nov 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme et santé, prise en compte des déterminants environnementaux sur la santé. Conférence introductive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Etablissement public d’Aménagement EPAMARNE, « Urbanisme, environnement et santé publique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Établissement public d'aménagement de Marne-la-Vallée (EPAMARNE), Jan 2017, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville et nature ; visions, attentes et actualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Agro-campus de Rennes "Santé Environnementale en milieu urbain et rura"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etudiants d'AGROCAMPUS OUEST de niveau M2 spécialisés en génie de l'environnement, Feb 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déchets, du rebut à la ressource : amorcer un nouveau regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mulnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde - Débat sur la politique de gestion des déchets sur le territoire auvergnat, avec prise en compte des initiatives locales en matière d'économie circulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syndicat pour le traitement des déchets (Valtom 63), Sep 2017, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des micropolluants sous le regard des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Barrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Réseau SHS des projets ONEMA « Micropolluants des eaux urbaines »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office national de l'eau et des milieux aquatiques (ONEMA); Agences de l’eau, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et devenir des médicaments dans l’eau sur le site du centre hospitalier Alpes Léman (Savoie), projet de recherche Sipibel-Rilact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Micropolluants dans l’eau" au Salon Aquaterritorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDEAL Connaissances; Réseaux Eau et Milieux Aquatiques, Sep 2016, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles alternatives à l’usage des pesticides. Perspectives juridiques et philosophiques des changements de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur le programme de recherche ALTERPHYTO porté par l'Université Lyon 3, l'nstitut de droit de l’environnement (IDE) et le laboratoire CNRS- IODE (Rennes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office national de l'eau et des milieux aquatiques (ONEMA); Ministère de l’Environnement, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé publique et environnement urbain : quelle qualité de ville ? - Conférence introductive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Les matinées du jeudi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de l’éco-citoyenneté de Bordeaux, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la mobilité en termes d’impacts environnementaux, en santé publique et sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième « journée de la mobilité des CHU » - Séminaire sur les pratiques et expériences en matière de mobilité durable des Centres Hospitalo-Universitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Assistance Publique des Hôpitaux de Paris (APHP); https://www.aphp.fr/contenu/lap-hp-organise-la-deuxieme-journee-de-la-mobilite-des-chu, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-economic and anthropological factors influencing the decision-making process: a guide for implementing industrial ecology in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blavot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Industrial Ecology (ISIE) - Taking Stock of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Surrey; International Society for Industrial Ecology (ISIE), Jul 2015, Guildford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique et les enjeux de la santé, du transport et de la qualité de l’air dans le développement urbain des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres scientifiques et techniques territoriales - Séminaire DUEE / RSTT du CEREMA et du CNFPT "Mobilité, aménagement, qualité de l’air : comment les articuler au service de la santé ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFPT; CEREMA, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enclaves urbaines : l’environnement, reflet, alibi ou condition d’un bien-être ? Enquête anthropologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peretti Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être en ville.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux stigmatisés, publics exposés, espaces enclavés ». Quelles formes discriminatoires sur les territoires urbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peretti Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Discriminations territoriales : usages et enjeux de la notion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Urbanisme de Paris (Créteil); Université Paris-Est Créteil, Jun 2013, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségrégations spatiales urbaines et cumuls des défaveurs : analyse anthropologique de situations d’injustices en santé-environnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peretti Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques urbaines et enjeux sanitaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Formation et Citoyenneté; Université Paris Ouest-Nanterre la Défense; Association nationale « Elus, Santé Publique &amp; Territoires», Sep 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée de méthodes en urbanisme, environnement et santé publique. Quel niveau d'intégration des déterminants de santé dans les projets d'urbanisme et d'aménagement du territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Dynamiques urbaines et enjeux sanitaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris X, Sep 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumul des faveurs et défaveurs en milieux urbains : des inégalités sociales aux injustices en santé environnement. Facteurs, critères et modèle explicatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peretti Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Futurs urbains, Enjeux interdisciplinaires émergents pour comprendre, projeter et fabriquer la ville de demain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Futurs Urbains; Université de Paris-Est, Jan 2013, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept d'inégalités territoriales, d'injustice environnementale et sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technopôle Arbois Forum Régional PACA Santé Environnement, PRSE-PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aubagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie industrielle et territoriale (EIT) : des représentations à l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIXe Colloque de l’ASRDLF ", industries, villes et régions dans une économie mondialisée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale et de Langue Française (ASRDLF), Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on estimer les niveaux d’exposition et de vulnérabilité des populations aux pesticides dans l’air ? Approches géographiques, méthodes d’analyse spatiale et cartographiques des usages et secteurs de traitement phytosanitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gresillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DiPEE « Ecologie et société » de l’UMR 5600 Environnement, Ville et société (EVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ExpoRA: peur-on estimer les niveaux d'exposition et de vulnérabilté des populations aux pesticides dans l'air. Approches géographiques, méthodes d'analyse spatiale et cartographiques des usages et secteurs de traitement phytosanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gresillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DiPEE " Ecologie et société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5600 - Environnement, ville et société, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trash, Between the art and the way : a looking-glass for the material touch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trash, Between the art and the way : a looking-glass for the material touch.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, TROMSO- Norge, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déchets: entre l'art et la manière; un miroir de notre rapport à la matière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DU STORE VERDEN- RECYCLING THE LOOKING GLASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DU STORE VERDEN- NORWAY, Feb 2008, TROMSO, Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics and sustainable development : seven pedagogical principles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education engineering for sustainable development, conference EESD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déchets, approche sociale et culturelle. La question des déchets : de l'abject à l'objet, du rejet au projet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les déchets, approche sociale et culturelle. Rencontres scientifiques de la société SECHE Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8029,51 +8219,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00412894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8083,51 +8273,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing local public health action plans: development of a tool for the French CLoterreS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8186,113 +8376,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Dimensions of Barriers to Dental Care for Psychiatric Inpatients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8307,194 +8497,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">97th General Session of the IADR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Vancouver, BC, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès aux soins buccodentaire en institution psychiatrique : étude des perceptions des chirurgiens-dentistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e édition des Rencontres scientifiques du Réseau Doctoral en santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, La Plaine Saint-Denis, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies locales de prévention primaire et de promotion de la santé : Le projet de recherche CLoterreS sur les Contrats Locaux de Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8503,183 +8693,183 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans de l'IReSP : Journées de la recherche en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental hazards in low income neighborhoods. An urban anthropological study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peretti Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE, ISES and ISIAQ Environmental Health Conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, BALE, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8689,737 +8879,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Chouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-8109-1265-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Brimo</w:t>
+                <w:t xml:space="preserve">hal-05479308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glossaire de santé environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Violland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.48, 2024, 978-2-8109-1176-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé publique en transition, Petits manuels de la grande transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Peretti Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 978-2-8109-1265-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'EHESP, 2022, 979-10-209-1070-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, pp.48, 2024, 978-2-8109-1176-9</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Santé publique en transition, Petits manuels de la grande transition</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et injustices environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'EHESP, 2022, 979-10-209-1070-7</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-343-09401-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de vie sur les décharges et risques sanitaires. Les cheveux bio-indicateurs. Eléments d’anthropologie biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">144p., 2015, 978-3-8417-4228-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Justice et injustices environnementales</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre sur la décharge d’Antananarivo ; regards anthropologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 978-2-343-09401-4</w:t>
+              <w:t xml:space="preserve">, 240p., 2001, 2-7475-0707-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...121 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9429,51 +9619,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition écologique dans les organisations de santé : retour d’expérience d’une formation-action à l’EHESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9482,248 +9672,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers en Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Crises écologiques et adaptations du système de santé</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé environnementale : un enjeu de politique publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.171-199, 2026, 978-2-8109-1265-0</w:t>
+              <w:t xml:space="preserve">, , pp.75-101, 2026, 978-2-8109-1265-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La santé environnementale : un enjeu de politique publique</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises écologiques et adaptations du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.75-101, 2026, 978-2-8109-1265-0</w:t>
+              <w:t xml:space="preserve">, , pp.171-199, 2026, 978-2-8109-1265-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Health Promotion Research to Advancing Local Policies: New Knowledge, Lexicon and Practice–Research Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9772,1402 +9962,1402 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Handbook of Health Promotion Research, Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.399-414, 2022, 978-3-030-97211-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-97212-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-97212-7_27⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03820547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OIKOS, habiter un monde commun, chapitre 2. Vers une planète inhabitable et un monde invivable ? &amp;quot;Se soigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Renouard; Rémi Beau; Christophe Goupil; Christian Koenig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de la grande transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens qui libèrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 979-10-209-0906-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces, signes et phénomènes : les sens de l’archive chez François Dagognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Dagognet, philosophe, épistémologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériologiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 153-166, 2019, Collection : Sciences &amp; philosophie, 978-2-37361-194-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving health and tackling health inequities through the non-health sector.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPRINGER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles and concepts of behavioral medicine; A global handbook.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER, pp.415-469, 2018, 978-0-387-93825-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-387-93826-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la santé et justice sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La promotion de la santé, comprendre pour agir dans le monde francophone.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.presses.ehesp.fr/produit/promotion-de-sante/, pp. 81-96, 2017, 978-2-8109-0551-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux risques : dires d’experts et dires de profanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peretti Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octares éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2366300604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article « Déchets ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Papaux; Dominique Bourg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-13-058696-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges, matériaux et polluants : une relecture des grands cycles urbains (historique, matériologique, écologique). Le recyclage des villes permet-il de garantir la durabilité des espaces urbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recycler l'Urbain: Pour une écologie des milieux habités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Recycler l'Urbain: Pour une Écologie des Milieux Habites</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société de consommation et production de déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agathe EUZEN, dir., Laurence EYMARD,dir., Francoise GAILL, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.230-231, 2013, 2271078962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désordres sociaux et ordre des villes : De l’économie des choses abjectes et de l’amalgame avec les hommes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Magnot-Ogilvy, dir. Martial Poirson, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies du rebut, Poétique et critique du recyclage au XVIIIe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Editions Desjonquères, pp.31-42, 2012, 978-2843211416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de collecte des eaux usées. Les Romains n'ont rien inventé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encylopedia of Consumption and Waste, the Social Science of Garbage, Carl. A. Zimring, William M. Rathje, SAGE Publications, 2012, 1224 pages.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-1412988193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sewage collector system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carl. A. Zimring, William M. Rathje. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encylopedia of Consumption and Waste, the Social Science of Garbage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-1412988193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’exutoire à l’éco-territoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’homme et ses déchets, Pays de Machecoul.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chimie de demain : sortir de la technosphère, réinvestir la biosphère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chimie durable : au-delà des promesses, programme interdisciplinaire « chimie pour le développement durable.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-2271072771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois sources de la technophobie moderne, suivi de Trois voies de réconciliation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prométhée et son double. Craintes, peurs et réserves face à la technologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-2940235575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mot et la matière : soubassements philosophiques de l’incinération des déchets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’incinération en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déchet dans le faisceau des sciences : une horloge chaotique de la déchéance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le déchet, le rebut, le rien.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11177,497 +11367,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Perception sociale des risques en santé environnement », sur la base du Baromètre IRSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Gilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baromètre IRSN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résidus de médicaments dans les eaux : un nouveau risque en environnement - santé ? Etude bibliographique et enquête en laboratoire de chimie analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de recherche pour le projet SIPIBEL-RILACT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et environnement : quelles leçons de l'histoire pour les territoires urbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme et qualité de l'air; des territoires qui respirent. Brochure ADEME.Connaître pour agir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulliot Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Crohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Volokoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoït Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Thill</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">hal-01781234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle idée de justice en santé environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle idée de justice en santé environnement ?</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la décharge à la déchetterie : questions de géographie des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11677,479 +11867,479 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisissures dans le bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2014-SA-0016, Anses. 2016, 345 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bex</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[0] Saisine n° 2014-SA-0016, Anses. 2016, 345 p</w:t>
+                <w:t xml:space="preserve">halshs-02071681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dérive des pesticides dans l'air : quelle prise en compte des risques en santé publique et l'environnement dans les documents et autorisations d'urbanisme ? ExpoRA II. Rapport final, EnvitéRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Augendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Plateforme Santé-Environnement, région Rhône-Alpes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...52 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation transport-environnement. Revue des modèles et analyse des conditions socio-institutionnelles de développement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Plateforme Santé-Environnement, région Rhône-Alpes. 2015</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Economie &amp; Humanisme - Laboratoire d'Economie des Transports LET. 2006, 202p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CREPS : Cartographie du Risque. Exposition et Perception Sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Economie &amp; Humanisme - Laboratoire d'Economie des Transports LET. 2006, 202p</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volle Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-54030-FR, BRGM (Bureau de recherches géologiques et minières); Institut National de Veille Sanitaire; Economie &amp; Humanisme. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12159,105 +12349,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position et projet scientifiques. Justice environnementale et santé publique. Publics, milieux et territoires urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. UNIVERSITE JEAN MOULIN LYON 3, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01723990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId289"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12404,51 +12594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05198720v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14abj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1793" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04612573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04197874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-pha3015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04485719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03315207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131658" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03128653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Prigent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12532" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03990531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02492030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02448778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02492013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21669" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Templon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02396107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02294230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pincetl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2017.100203" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01725009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01736548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0617" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gully" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blavot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PIE.2013.055054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686048v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2580" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02960994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01686943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lourdel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2006.011362" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01953436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.810" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127548v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couatarmanach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.456" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Prigent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trohel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914070v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908803v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908968v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914066v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mulnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908942v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914024v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753430v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309480v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Payen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618309v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609326v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753985v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412894v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782778v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Violland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-environnementale/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754003v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51479" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753993v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Lin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vivre_sur_la_decharge_d_antananarivo_regards_anthropologiques_cyrille_harpet_brigitte_le_lin-9782747507073-10791.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490648v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490634v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820547v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-97212-7?page=2#toc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_27" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037090v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koenig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Manuel_de_la_grande_transition-9791020909060-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175775v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/sciences-philosophie/289-francois-dagognet-philosophe-epistemologue-9782373611946.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01929390v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-93826-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753998v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/219-faire-face-aux-risques-dans-les-societes-contemporaines.html" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_la_pens&#233;e_&#233;cologique" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753366v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01722385v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-developpement-durable-a-decouvert/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753237v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01721299v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01721302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/encyclopedia-of-consumption-and-waste/book235186#preview" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753363v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753354v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753230v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756137v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037083v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gilly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02277787v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01757304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01781234v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulliot Beno&#238;t" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thill" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Crohas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Volokoff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Evrard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680627v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753191v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01771835v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Paris" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volle Isabelle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-01723990v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05198720v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14abj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1793" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04612573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04197874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-pha3015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04485719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03315207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131658" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03128653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Prigent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12532" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03990531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02492030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02448778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02492013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21669" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Templon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02396107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02294230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pincetl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2017.100203" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01725009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01736548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0617" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gully" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blavot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PIE.2013.055054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686048v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2580" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02960994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01686943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lourdel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2006.011362" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01953436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.810" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couatarmanach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.456" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Prigent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trohel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914070v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908955v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908968v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mulnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908887v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754004v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Payen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618309v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753991v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Violland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-environnementale/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51479" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753993v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753346v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Lin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vivre_sur_la_decharge_d_antananarivo_regards_anthropologiques_cyrille_harpet_brigitte_le_lin-9782747507073-10791.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490648v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820547v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-97212-7?page=2#toc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_27" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koenig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Manuel_de_la_grande_transition-9791020909060-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/sciences-philosophie/289-francois-dagognet-philosophe-epistemologue-9782373611946.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01929390v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-93826-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/219-faire-face-aux-risques-dans-les-societes-contemporaines.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_la_pens&#233;e_&#233;cologique" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753366v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01722385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-developpement-durable-a-decouvert/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01721299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01721302v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/encyclopedia-of-consumption-and-waste/book235186#preview" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753354v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037083v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gilly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02277787v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01757304v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01781234v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulliot Beno&#238;t" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Crohas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Volokoff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Evrard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680627v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753191v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01771835v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Paris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756140v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volle Isabelle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-01723990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>