--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -5475,165 +5475,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Contrats Locaux de Santé: dispositifs de territorialisation de la prévention – promotion en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Rencontres territoriales de la santé du CNFPT «Environnements et santé, quelle stratégies territoriales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de la fonction publique territoriale (CNFPT), Sep 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mobilité et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde lors de la Semaine européenne de la Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bordeaux Métropole, Sep 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914070v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02901344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès aux soins bucco-dentaires en institution psychiatrique : freins et leviers</w:t>
               </w:r>
@@ -7274,50 +7274,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cumul des faveurs et défaveurs en milieux urbains : des inégalités sociales aux injustices en santé environnement. Facteurs, critères et modèle explicatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Peretti Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Futurs urbains, Enjeux interdisciplinaires émergents pour comprendre, projeter et fabriquer la ville de demain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Futurs Urbains; Université de Paris-Est, Jan 2013, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodes en urbanisme, environnement et santé publique. Quel niveau d'intégration des déterminants de santé dans les projets d'urbanisme et d'aménagement du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7326,139 +7408,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Dynamiques urbaines et enjeux sanitaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris X, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309480v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01753430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept d'inégalités territoriales, d'injustice environnementale et sanitaire</w:t>
               </w:r>
@@ -9739,165 +9739,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé environnementale : un enjeu de politique publique</w:t>
+                <w:t xml:space="preserve">Crises écologiques et adaptations du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.75-101, 2026, 978-2-8109-1265-0</w:t>
+              <w:t xml:space="preserve">, , pp.171-199, 2026, 978-2-8109-1265-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490634v1</w:t>
+                <w:t xml:space="preserve">hal-05490648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crises écologiques et adaptations du système de santé</w:t>
+                <w:t xml:space="preserve">La santé environnementale : un enjeu de politique publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.171-199, 2026, 978-2-8109-1265-0</w:t>
+              <w:t xml:space="preserve">, , pp.75-101, 2026, 978-2-8109-1265-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490648v1</w:t>
+                <w:t xml:space="preserve">hal-05490634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Health Promotion Research to Advancing Local Policies: New Knowledge, Lexicon and Practice–Research Network</w:t>
               </w:r>
@@ -12594,51 +12594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05198720v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14abj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1793" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04612573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04197874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-pha3015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04485719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03315207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131658" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03128653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Prigent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12532" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03990531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02492030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02448778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02492013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21669" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Templon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02396107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02294230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pincetl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2017.100203" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01725009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01736548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0617" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gully" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blavot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PIE.2013.055054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686048v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2580" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02960994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01686943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lourdel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2006.011362" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01953436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.810" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couatarmanach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.456" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Prigent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trohel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914070v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908955v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908968v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mulnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908887v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754004v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Payen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618309v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753991v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Violland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-environnementale/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51479" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753993v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753346v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Lin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vivre_sur_la_decharge_d_antananarivo_regards_anthropologiques_cyrille_harpet_brigitte_le_lin-9782747507073-10791.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490648v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820547v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-97212-7?page=2#toc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_27" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koenig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Manuel_de_la_grande_transition-9791020909060-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/sciences-philosophie/289-francois-dagognet-philosophe-epistemologue-9782373611946.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01929390v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-93826-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/219-faire-face-aux-risques-dans-les-societes-contemporaines.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_la_pens&#233;e_&#233;cologique" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753366v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01722385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-developpement-durable-a-decouvert/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01721299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01721302v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/encyclopedia-of-consumption-and-waste/book235186#preview" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753354v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037083v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gilly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02277787v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01757304v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01781234v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulliot Beno&#238;t" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Crohas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Volokoff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Evrard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680627v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753191v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01771835v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Paris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756140v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volle Isabelle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-01723990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05198720v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14abj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1793" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04612573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04197874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-pha3015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04485719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03315207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131658" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03128653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Prigent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12532" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03990531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02492030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02448778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02492013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21669" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Templon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02396107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02294230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pincetl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2017.100203" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01725009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01736548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0617" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gully" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blavot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PIE.2013.055054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686048v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2580" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02960994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01686943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lourdel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2006.011362" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01953436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.810" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couatarmanach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.456" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Prigent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trohel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914070v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908955v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908968v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mulnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908887v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754004v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Payen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618309v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753991v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Violland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-environnementale/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51479" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753993v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753346v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Lin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vivre_sur_la_decharge_d_antananarivo_regards_anthropologiques_cyrille_harpet_brigitte_le_lin-9782747507073-10791.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820547v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-97212-7?page=2#toc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_27" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koenig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Manuel_de_la_grande_transition-9791020909060-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/sciences-philosophie/289-francois-dagognet-philosophe-epistemologue-9782373611946.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01929390v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-93826-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/219-faire-face-aux-risques-dans-les-societes-contemporaines.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_la_pens&#233;e_&#233;cologique" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753366v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01722385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-developpement-durable-a-decouvert/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01721299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01721302v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/encyclopedia-of-consumption-and-waste/book235186#preview" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753354v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037083v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gilly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02277787v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01757304v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01781234v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulliot Beno&#238;t" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Crohas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Volokoff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Evrard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680627v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753191v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01771835v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Paris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756140v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volle Isabelle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-01723990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>