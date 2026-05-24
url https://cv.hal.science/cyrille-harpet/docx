--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -209,3693 +209,3693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles priorités en santé-environnement ? Classement par coûts socio-économiques des déterminants de santé-environnement comme outil d’aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (2), pp.99-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2024.1793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences et société : quelles évolutions pour les métiers de la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (4), pp.496-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The diversity of researchers’ roles in sustainability science: the influence of project characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19, pp.1963-1977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11625-024-01549-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04673631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résidus issus de médicaments dans les eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-pha3015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is environmental sustainability training fundamental to healthcare leadership? State of the art with health students and health leaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.69554/BUMF6682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon, Les animaux parlent, sachons les écouter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.473-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.32339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Glowczewski, Réveiller les esprits de la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.402-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.32089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High lead level in the Alps in XIXth century, learning from the analysis of 138 historical hair stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Verrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 286 (3), pp.131658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring local strategies to address the determinants of population health : development and application of the CLoterreS instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieinaba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (6), pp.286-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.09.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre crises et transitions : quel enseignement dispenser en santé publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 101 (101), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.101.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet réseau alimente des actions collectives de prévention en santé très significatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hospimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de l'ouvrage de Elisabeth Schneiter, Les Héros de l'environnement, Paris, éd. Le Seuil, coll. Documents, 2019, 150 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.367-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle pédagogie pour la santé environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plumes d'Orfée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Soigner l'Humain pour guérir la Terre; soigner la Terre pour guérir l'Humain., 11, pp.Pages 6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture sur l'ouvrage de Bernadette Bensaude-Vincent, Sacha Loeve, Carbone. Ses vies, ses oeuvres. Paris, Éd. Le Seuil, coll. Science ouverte, 2018, 352 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.343-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dentists' perspectives on barriers to providing oral health care in French psychiatric hospitals with on-site dental clinics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Community Dentistry and Oral Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (4), pp.296-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdoe.12532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de l'ouvrage de Yves Citton, Jacopo Rasmi, Générations collapsonautes. Naviguer par temps d’effondrements. Paris, Éd. Le Seuil, 2020, 288 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.622-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.24598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville tente de penser l’après-Covid, entretien avec Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette santé social : le mensuel des acteurs sanitaires et sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise sanitaire et mobilité ,CEREMA, direction technique, Territoires et ville, Quelles inégalités la crise a-t-elle révélées, générées ? Interview de Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transflash</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 419, pp.36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effluents hospitaliers et résidus issus de médicaments. Pour une gestion responsable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 590, pp.574-579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des modèles pour comprendre la complexité des systèmes urbains. Apports et apories autour de l’ouvrage &amp;quot;L’Homme et la ville d’Henri Laborit”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pincetl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.178-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats locaux de santé; quelle place pour la santé-environnement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Templon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23 (2), pp.99-108. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.135-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sarah Kitar</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing local public health action plans: development of a tool for the French CLoterreS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessia Lefébure</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats locaux de santé : quelle place pour la santé-environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Templon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.135-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2019.1289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé orale perçue des patients en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp. 68-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolism and major urban cycles. Remnants, materials, and micro pollutants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.315-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3197/ge.2017.100203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’environnement, une ressource pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagonal : revue des équipes d'urbanisme </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 198, pp. 35-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme et la ville, approche systémique de l’urbanisme par le neurobiologiste Henri Laborit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 32 (4), pp.496-505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2025015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Politiques du changement global. Expertises, enjeux d’échelles et frontières de l’action publique environnementale, 23 (3), pp.289-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment évaluer l'exposition aux pesticides de l’air en population générale ? Enseignements d’une revue bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Augendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.32089⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 729, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...67 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un retour récent de la santé dans les politiques urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management in Healthcare</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'Institut d'Aménagement et d'Urbanisme d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeking industrial synergies in the French Chemical Valley territory: A Methodological approach for decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaques Mehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-pha3015⟩</w:t>
+              <w:t xml:space="preserve">Progress in Industrial Ecology, An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sustainable Development – the Role of Environmental Management in Industrial Ecology, 8 (1/2), pp.91-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/PIE.2013.055054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mathevon, Les animaux parlent, sachons les écouter</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie industrielle et territoriale : quels outils d'aide à la décision ? De l'analyse des flux à l'approche intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gully</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.32339⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N°63 - mars 2013, pp.44-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...80 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686048v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la prise en compte de l’environnement et la santé dans le champ de l’urbanisme : nécessité d’une approche intégrée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...1042 lines deleted...]
-                <w:t xml:space="preserve">Eric Breton</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (2), pp.135-147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2019.1289⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2013.0617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments pour une éthique et une esthétique de l'écologie industrielle et territoriale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 238, pp. 68-71</w:t>
+              <w:t xml:space="preserve">Qualitique-Le magazine des managers et des organisations reponsables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Effluents hospitaliers et résidus issus de médicaments. Pour une gestion responsable.</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et injustice environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
-              </w:r>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (2), pp.135-147</w:t>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.230-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques sanitaires et perception sociale : Entre analyse experte et vécu du public exposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Metabolism and major urban cycles. Remnants, materials, and micro pollutants.</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologie industrielle et territoriale, cadre théorique, concepts clés, principes méthodologiques. Ecologie industrielle : la gestion des matières premières secondaires dans le métabolisme territorial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brodhag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagonal : revue des équipes d'urbanisme </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Design Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol5 (N°2), pp 188-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/JDR.2006.011362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...622 lines deleted...]
-                <w:t xml:space="preserve">Eléments pour une éthique et une esthétique de l'écologie industrielle et territoriale.</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00410994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale des entreprises, le Master Ethique et développement durable de l'université Lyon III.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitique-Le magazine des managers et des organisations reponsables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753986v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">emse-00410994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie industrielle: un schéma d'organisation innovant pour les territoires</w:t>
               </w:r>
@@ -4330,398 +4330,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Environmental health challenges: prioritisation by socioeconomic cost as a tool to decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.148 / ID 213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rendre visibles les nappes : croisement entre modélisation hydrogéologique et perceptions sociales du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental public policies on air, noise and physical activity: which effectiveness? Evaluation and identification of synergistic evidence-based public interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.148 / ID 213</w:t>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.146 / ID 210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la finance à la résilience ? Crise environnementale et formation des gestionnaires du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4759,103 +4759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are French local health contracts promising in addressing determinants of diet and physical activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieinaba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Public Health Conference Strengthening health systems: improving population health and being prepared for the unexpected Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. </w:t>
@@ -5001,90 +5001,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local health contracts as instruments of cross-sectoral collaboration: the French CLoterreS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieinaba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress on Public Health 2020 Public Health for the future of humanity: analysis, advocacy and action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPH Conference Foundation, Oct 2020, Virtual Edition, France. pp.ckaa166.431, </w:t>
@@ -5135,51 +5135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is psychiatric hospitalization an opportunity to deal with oral health issues in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couatarmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5239,90 +5239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès aux soins buccodentaires en institution psychiatrique : étude des perceptions des chirurgiens-dentistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5354,933 +5354,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilité et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde lors de la Semaine européenne de la Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux Métropole, Sep 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Contrats Locaux de Santé: dispositifs de territorialisation de la prévention – promotion en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Rencontres territoriales de la santé du CNFPT «Environnements et santé, quelle stratégies territoriales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de la fonction publique territoriale (CNFPT), Sep 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux de capteurs sans fil pour la caractérisation fine de la pollution de l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubrima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clostre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIVIC 2018 - Colloque International sur les Villes Intelligentes à Constantine "Smart cities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire « de l’architecture à l’urbanisme. Technique, espace et société » (AUTES), Nov 2018, Constantine, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux soins bucco-dentaires en institution psychiatrique : freins et leviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès de l’ANP3SM "Soins somatiques et douleur en santé mentale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association nationale pour la promotion des soins somatiques en santé mentale (ANP3SM ), Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informer le public sur la pollution atmosphérique : quelle place de la connaissance dans les mécanismes de perception ? Retour sur l’application Air To Go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clostre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l'évaluation des risques à l’action publique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etude et de Recherche Travail Organisation Pouvoir - CERTOP (UMR5044 CNRS) Géosciences Environnement Toulouse - GET (UMR5563 CNRS), Jul 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux éthiques de l’accès aux soins des personnes hospitalisées en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Collège des chirurgiens-dentistes universitaires en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège des chirurgiens-dentistes universitaires en santé publique, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Contrats Locaux de Santé: dispositifs de territorialisation de la prévention – promotion en santé</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déchets, du rebut à la ressource : amorcer un nouveau regard. Débat sur la politique de gestion des déchets sur le territoire auvergnat, avec prise en compte des initiatives locales en matière d'économie circulaire. Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Rencontres territoriales de la santé du CNFPT «Environnements et santé, quelle stratégies territoriales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de la fonction publique territoriale (CNFPT), Sep 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Table-ronde pour le syndicat pour le traitement des déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syndicat pour le traitement des déchets (Valtom 63), Sep 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mobilité et santé</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques ? Situations, perception, représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde lors de la Semaine européenne de la Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux Métropole, Sep 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les Journées du Risque "Le RISQUE ENVIRONNEMENTAL Regards interdisciplinaires et nouvelles formes de régulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Rite « Risques émergents et Technologies »; Sophie Bretesché (IMT Atlantique); Patrick Chardon (Réseau Becquerel); Valérie Hequet (IMT Atlantique); Sarah Ghaffari (IMT Atlantique); Cyrille Harpet (CRAPE-ARENES); Sylvie Ollitrault (CRAPE-ARENES); Anne Colard (IMT Atlantique); Chloé Besnard (OSUNA); Marie-Pierre Jousse (IMT Atlantique), Nov 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...392 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville se recycle-t-elle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques Nationales de Bron (RSNB) : Rencontre des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Bron, Feb 2017, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence conclusive de la Conférence régionale santé-environnement Auvergne-Rhône-Alpes pour l’élaboration du Plan Régional de Santé Environnement III (2018-2021). Grand Témoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 ème Conférence régionale santé-environnement Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Santé environnement Auvergne-Rhône-Alpes, Sep 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961184v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02908977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme et santé, prise en compte des déterminants environnementaux sur la santé. Conférence introductive</w:t>
               </w:r>
@@ -6493,562 +6493,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usages et devenir des médicaments dans l’eau sur le site du centre hospitalier Alpes Léman (Savoie), projet de recherche Sipibel-Rilact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Micropolluants dans l’eau" au Salon Aquaterritorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEAL Connaissances; Réseaux Eau et Milieux Aquatiques, Sep 2016, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles alternatives à l’usage des pesticides. Perspectives juridiques et philosophiques des changements de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur le programme de recherche ALTERPHYTO porté par l'Université Lyon 3, l'nstitut de droit de l’environnement (IDE) et le laboratoire CNRS- IODE (Rennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office national de l'eau et des milieux aquatiques (ONEMA); Ministère de l’Environnement, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé publique et environnement urbain : quelle qualité de ville ? - Conférence introductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Les matinées du jeudi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l’éco-citoyenneté de Bordeaux, Nov 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la mobilité en termes d’impacts environnementaux, en santé publique et sociétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième « journée de la mobilité des CHU » - Séminaire sur les pratiques et expériences en matière de mobilité durable des Centres Hospitalo-Universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assistance Publique des Hôpitaux de Paris (APHP); https://www.aphp.fr/contenu/lap-hp-organise-la-deuxieme-journee-de-la-mobilite-des-chu, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gestion des micropolluants sous le regard des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Barrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Réseau SHS des projets ONEMA « Micropolluants des eaux urbaines »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office national de l'eau et des milieux aquatiques (ONEMA); Agences de l’eau, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Usages et devenir des médicaments dans l’eau sur le site du centre hospitalier Alpes Léman (Savoie), projet de recherche Sipibel-Rilact</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique et les enjeux de la santé, du transport et de la qualité de l’air dans le développement urbain des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Micropolluants dans l’eau" au Salon Aquaterritorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEAL Connaissances; Réseaux Eau et Milieux Aquatiques, Sep 2016, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Les rencontres scientifiques et techniques territoriales - Séminaire DUEE / RSTT du CEREMA et du CNFPT "Mobilité, aménagement, qualité de l’air : comment les articuler au service de la santé ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT; CEREMA, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-economic and anthropological factors influencing the decision-making process: a guide for implementing industrial ecology in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...236 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Industrial Ecology (ISIE) - Taking Stock of Industrial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Surrey; International Society for Industrial Ecology (ISIE), Jul 2015, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524035v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02908887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enclaves urbaines : l’environnement, reflet, alibi ou condition d’un bien-être ? Enquête anthropologique.</w:t>
               </w:r>
@@ -7375,51 +7375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodes en urbanisme, environnement et santé publique. Quel niveau d'intégration des déterminants de santé dans les projets d'urbanisme et d'aménagement du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Dynamiques urbaines et enjeux sanitaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris X, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7621,77 +7621,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on estimer les niveaux d’exposition et de vulnérabilité des populations aux pesticides dans l’air ? Approches géographiques, méthodes d’analyse spatiale et cartographiques des usages et secteurs de traitement phytosanitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gresillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7733,64 +7733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ExpoRA: peur-on estimer les niveaux d'exposition et de vulnérabilté des populations aux pesticides dans l'air. Approches géographiques, méthodes d'analyse spatiale et cartographiques des usages et secteurs de traitement phytosanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8134,103 +8134,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lourdel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
+                <w:t xml:space="preserve">Natacha Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brodhag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8281,476 +8281,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Three Dimensions of Barriers to Dental Care for Psychiatric Inpatients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">97th General Session of the IADR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, BC, Canada. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux soins buccodentaire en institution psychiatrique : étude des perceptions des chirurgiens-dentistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couatarmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e édition des Rencontres scientifiques du Réseau Doctoral en santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, La Plaine Saint-Denis, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysing local public health action plans: development of a tool for the French CLoterreS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">V. Bertaud</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies locales de prévention primaire et de promotion de la santé : Le projet de recherche CLoterreS sur les Contrats Locaux de Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...227 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans de l'IReSP : Journées de la recherche en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t>
@@ -8919,77 +8919,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Chouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -9143,64 +9143,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé publique en transition, Petits manuels de la grande transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peretti Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9627,346 +9627,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crises écologiques et adaptations du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.171-199, 2026, 978-2-8109-1265-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé environnementale : un enjeu de politique publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.75-101, 2026, 978-2-8109-1265-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transition écologique dans les organisations de santé : retour d’expérience d’une formation-action à l’EHESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers en Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Health Promotion Research to Advancing Local Policies: New Knowledge, Lexicon and Practice–Research Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieinaba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10250,51 +10250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving health and tackling health inequities through the non-health sector.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10770,255 +10770,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le système de collecte des eaux usées. Les Romains n'ont rien inventé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encylopedia of Consumption and Waste, the Social Science of Garbage, Carl. A. Zimring, William M. Rathje, SAGE Publications, 2012, 1224 pages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-1412988193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sewage collector system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carl. A. Zimring, William M. Rathje. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encylopedia of Consumption and Waste, the Social Science of Garbage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-1412988193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Désordres sociaux et ordre des villes : De l’économie des choses abjectes et de l’amalgame avec les hommes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Magnot-Ogilvy, dir. Martial Poirson, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies du rebut, Poétique et critique du recyclage au XVIIIe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Editions Desjonquères, pp.31-42, 2012, 978-2843211416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753237v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-01721302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’exutoire à l’éco-territoire.</w:t>
               </w:r>
@@ -11894,51 +11894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisissures dans le bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12029,64 +12029,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12594,51 +12594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05198720v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14abj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1793" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04612573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04197874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-pha3015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04485719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03315207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131658" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03128653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Prigent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12532" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03990531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02492030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02448778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02492013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21669" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Templon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02396107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02294230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pincetl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2017.100203" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01725009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01736548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0617" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gully" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blavot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PIE.2013.055054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686048v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2580" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02960994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01686943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lourdel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2006.011362" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01953436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.810" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couatarmanach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.456" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Prigent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trohel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914070v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908955v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908968v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mulnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908887v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754004v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Payen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618309v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753991v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Violland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-environnementale/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51479" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753993v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753346v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Lin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vivre_sur_la_decharge_d_antananarivo_regards_anthropologiques_cyrille_harpet_brigitte_le_lin-9782747507073-10791.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820547v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-97212-7?page=2#toc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_27" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koenig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Manuel_de_la_grande_transition-9791020909060-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/sciences-philosophie/289-francois-dagognet-philosophe-epistemologue-9782373611946.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01929390v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-93826-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/219-faire-face-aux-risques-dans-les-societes-contemporaines.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_la_pens&#233;e_&#233;cologique" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753366v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01722385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-developpement-durable-a-decouvert/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01721299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01721302v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/encyclopedia-of-consumption-and-waste/book235186#preview" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753354v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037083v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gilly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02277787v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01757304v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01781234v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulliot Beno&#238;t" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Crohas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Volokoff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Evrard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680627v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753191v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01771835v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Paris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756140v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volle Isabelle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-01723990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05198720v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14abj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04555910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1793" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04197874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-pha3015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarfati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69554/BUMF6682" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04485719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04612573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03315207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verrey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131658" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03128653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02492030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21852" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02448778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02492013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21669" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couatarmanach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Prigent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12532" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03990531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24598" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037014v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02396107v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02294230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pincetl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Templon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1289" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Besnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2017.100203" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01725009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01736548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gully" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blavot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Mehu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PIE.2013.055054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686048v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2580" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690474v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0617" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02960994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01686943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lourdel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2006.011362" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01953436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.810" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couatarmanach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.456" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Prigent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914070v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trohel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938573v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Herrmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chappaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908955v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908968v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mulnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914024v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908942v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908887v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754004v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Payen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gresillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudet-Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618309v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753991v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913749v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Violland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-environnementale/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51479" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753993v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753346v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Lin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vivre_sur_la_decharge_d_antananarivo_regards_anthropologiques_cyrille_harpet_brigitte_le_lin-9782747507073-10791.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490648v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05490634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820547v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-97212-7?page=2#toc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_27" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koenig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Manuel_de_la_grande_transition-9791020909060-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/sciences-philosophie/289-francois-dagognet-philosophe-epistemologue-9782373611946.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01929390v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-93826-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/219-faire-face-aux-risques-dans-les-societes-contemporaines.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_la_pens&#233;e_&#233;cologique" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753366v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01722385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-developpement-durable-a-decouvert/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01721299v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01721302v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/encyclopedia-of-consumption-and-waste/book235186#preview" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753237v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753354v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037083v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gilly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02277787v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01757304v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01781234v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulliot Beno&#238;t" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Crohas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Volokoff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Evrard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01680627v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01753191v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01940379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miranda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01771835v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Paris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01756140v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volle Isabelle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-01723990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>