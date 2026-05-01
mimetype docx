--- v0 (2026-03-31)
+++ v1 (2026-05-01)
@@ -1441,247 +1441,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitats ruraux du haut Moyen Âge en Seine-Saint-Denis. Etat des lieux</w:t>
+                <w:t xml:space="preserve">Aménagements funéraires en bois des périodes gauloise et gallo-romaine à Bonneuil-en-France (Val-d'Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Lafarge</w:t>
+                <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34, pp.48-57</w:t>
+              <w:t xml:space="preserve">Bulletin de liaison de l'Association française d'archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tome XXIII des mémoires publiées par l'AFAM, pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391755v1</w:t>
+                <w:t xml:space="preserve">hal-02929475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagements funéraires en bois des périodes gauloise et gallo-romaine à Bonneuil-en-France (Val-d'Oise)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les habitats ruraux du haut Moyen Âge en Seine-Saint-Denis. Etat des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
+                <w:t xml:space="preserve">Ivan Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de liaison de l'Association française d'archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tome XXIII des mémoires publiées par l'AFAM, pp.101-108</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.48-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929475v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitats ruraux du haut Moyen Âge en Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonçalves Buissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3110,51 +3110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures funéraires au Haut Moyen Age en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Lafarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Le Forestier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des nécropoles mérovingiennes en Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3405,199 +3405,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole des Mastraits</w:t>
+                <w:t xml:space="preserve">Le site de Bondy, Centre-Ville, occupations funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Héron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule. 93. Seine-Saint-Denis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.195-204, 2018, 978-2-87754-366-8</w:t>
+              <w:t xml:space="preserve">, pp.117-122, 2018, 2-87754-366-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929516v1</w:t>
+                <w:t xml:space="preserve">hal-02929511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Bondy, Centre-Ville, occupations funéraires</w:t>
+                <w:t xml:space="preserve">La nécropole des Mastraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Héron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule. 93. Seine-Saint-Denis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.117-122, 2018, 2-87754-366-8</w:t>
+              <w:t xml:space="preserve">, pp.195-204, 2018, 978-2-87754-366-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929511v1</w:t>
+                <w:t xml:space="preserve">hal-02929516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3609,155 +3609,155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole des Mastraits à Noisy-le-Grand (93)</w:t>
+                <w:t xml:space="preserve">La nécropole des Mastraits à Noisy-le-Grand (93) : rapport de triennal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP. 2023</w:t>
+              <w:t xml:space="preserve">Archéologie des nécropoles. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496675v1</w:t>
+                <w:t xml:space="preserve">hal-04222782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole des Mastraits à Noisy-le-Grand (93) : rapport de triennal</w:t>
+                <w:t xml:space="preserve">La nécropole des Mastraits à Noisy-le-Grand (93)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archéologie des nécropoles. 2023</w:t>
+              <w:t xml:space="preserve">INRAP. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222782v1</w:t>
+                <w:t xml:space="preserve">hal-04496675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nécropole Numérique - Compte-rendu d'activité - 2021-2022</w:t>
               </w:r>
@@ -3861,51 +3861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2022 et bilan de triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4219,51 +4219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR &amp;quot; Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4341,51 +4341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5158,51 +5158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisy-le-Grand (Seine-Saint-Denis), 4 rue des Mastraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parot Sabrina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5327,51 +5327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22013796"/>
+    <w:nsid w:val="16ABDCC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5558,51 +5558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-le-forestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4653-2240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeonec.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Hajaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03662825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12923" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves Buissard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.394" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nguyen-Ny Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLH31ZCH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr?amp;view=article&amp;layout=edit&amp;id=465" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr?amp;view=article&amp;layout=edit&amp;id=459" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr?amp;view=article&amp;layout=edit&amp;id=468" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caussinus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courgeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100707300" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ba&#239;da" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot Sabrina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-le-forestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4653-2240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeonec.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Hajaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03662825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12923" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves Buissard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.394" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nguyen-Ny Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLH31ZCH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr?amp;view=article&amp;layout=edit&amp;id=465" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr?amp;view=article&amp;layout=edit&amp;id=459" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr?amp;view=article&amp;layout=edit&amp;id=468" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caussinus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courgeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100707300" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ba&#239;da" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot Sabrina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>