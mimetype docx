--- v1 (2026-05-01)
+++ v2 (2026-06-01)
@@ -2833,285 +2833,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Bilan de 10 ans de fouilles en centre-ville : la nécropole alto-médiévale des Mastraits à Noisy-le-Grand (Seine-Saint-Denis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Le Forestier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des nécropoles mérovingiennes en Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAIF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7e supplément - Revue Archéologique d'Île-de-France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544377v1</w:t>
+                <w:t xml:space="preserve">hal-04544361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de 10 ans de fouilles en centre-ville : la nécropole alto-médiévale des Mastraits à Noisy-le-Grand (Seine-Saint-Denis)</w:t>
+                <w:t xml:space="preserve">Le PCR Archéologie des nécropoles mérovingiennes en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Le Forestier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des nécropoles mérovingiennes en Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAIF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7e supplément - Revue Archéologique d'Île-de-France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAIF</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04544361v1</w:t>
+                <w:t xml:space="preserve">hal-04544346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PCR Archéologie des nécropoles mérovingiennes en Île-de-France</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Le Forestier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des nécropoles mérovingiennes en Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAIF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7e supplément - Revue Archéologique d'Île-de-France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAIF</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04544346v1</w:t>
+                <w:t xml:space="preserve">hal-04544377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures funéraires au Haut Moyen Age en Île-de-France</w:t>
               </w:r>
@@ -5327,51 +5327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16ABDCC1"/>
+    <w:nsid w:val="8B6F13B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5558,51 +5558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-le-forestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4653-2240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeonec.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Hajaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03662825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12923" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves Buissard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.394" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nguyen-Ny Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLH31ZCH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr?amp;view=article&amp;layout=edit&amp;id=465" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr?amp;view=article&amp;layout=edit&amp;id=459" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr?amp;view=article&amp;layout=edit&amp;id=468" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caussinus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courgeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100707300" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ba&#239;da" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot Sabrina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-le-forestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4653-2240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeonec.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Hajaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03662825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12923" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves Buissard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.394" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nguyen-Ny Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLH31ZCH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr?amp;view=article&amp;layout=edit&amp;id=465" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr?amp;view=article&amp;layout=edit&amp;id=459" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raif.fr/index.php/fr/7-2023-fr?amp;view=article&amp;layout=edit&amp;id=468" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caussinus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courgeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100707300" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ba&#239;da" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parot Sabrina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>