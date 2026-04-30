--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -1496,89 +1496,102 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil de résumés longs</w:t>
+                <w:t xml:space="preserve">9e Journées doctorales en paysage. Recueil de résumés longs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Regazzacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Saget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées doctorales en paysage : héritages, actualités et devenirs de la recherche en paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Bordeaux, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1615,91 +1628,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hypothèse du paysagiste habitant. Entre France et Japon, contribution à une théorie de la pratique paysagiste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Marlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Bordeaux Montaigne, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05218425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1709,248 +1722,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pensée du paysage qui nous concerne (Présentation du livre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Marlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Nakamura Yoshio 中村良夫. Une expérience de pensée du paysage entre Japon et France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 979-10-300-0591-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre paysage et fûkei, pour un renouvellement de la pratique paysagiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Marlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Nakamura Yoshio 中村良夫. Une expérience de pensée du paysage entre Japon et France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 979-10-300-0591-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie du paysage ou la réinscription du champ dans l'espace collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Marlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions économiques et nouvelles ruralités. Vers l'émergence de "métromilieux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Espace rural &amp; projet spatial, 978-2-86272-723-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1960,273 +1973,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources paysagères et ressources énergétiques dans les montagnes sud-européennes. Histoire, comparaison, expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Ferrario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Frolova Ignatieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IMR-2011-BRI, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Ministère de l’écologie, du développement durable et de l’énergie; Atelier international du Grand Paris; Ecole nationale supérieure d'architecture et de paysage de Bordeaux / Centre de recherche sur l'histoire et la culture du paysage (CEPAGE). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages, représentations socio-culturelles et actions paysagères en vallée de Garonne. Observations, suivi et évaluation. Contribution par la recherche paysagère aux politiques et aux actions menées dans le cadre du Plan Garonne (2007-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Luginbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Barsacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEPAGE (Centre de recherche sur l'histoire et la culture du paysage). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2236,174 +2249,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinya Maruyama Tremblements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hebting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Saule-Sorbé, Pierre Baumann. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.88, 2014, Un artiste des étudiants., 978-2-86781-919-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2550,51 +2563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Marlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937932v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Despr&#233;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tavernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32591" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duprat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32700" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanaka Naoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.14305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12838" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.7042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Miramand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1564" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Tanaka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iwata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagamura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regazzacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05218425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Barsacq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hebting" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;nicaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/en/collection-un-artiste-des-etudiants/3912-tremblements" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Marlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937932v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Despr&#233;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tavernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32591" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duprat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32700" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanaka Naoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.14305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12838" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.7042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Miramand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1564" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Tanaka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iwata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagamura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regazzacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Saget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05218425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Barsacq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hebting" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;nicaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/en/collection-un-artiste-des-etudiants/3912-tremblements" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>