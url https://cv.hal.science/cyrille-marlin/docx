--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -659,226 +659,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage comme contre-pouvoir au service des habitants</w:t>
+                <w:t xml:space="preserve">Les savoirs paysagers dans l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les savoirs paysagers dans l'action, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paysage.32591⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.32700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218119v1</w:t>
+                <w:t xml:space="preserve">hal-05218132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs paysagers dans l’action</w:t>
+                <w:t xml:space="preserve">Le paysage comme contre-pouvoir au service des habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Marlin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les savoirs paysagers dans l'action, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.32700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paysage.32591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218132v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ‟communauté de pratiqueˮ pour accompagner l’innovation socio-spatiale en Creuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2563,51 +2563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Marlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937932v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Despr&#233;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tavernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32591" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duprat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32700" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanaka Naoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.14305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12838" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.7042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Miramand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1564" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Tanaka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iwata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagamura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regazzacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Saget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05218425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Barsacq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hebting" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;nicaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/en/collection-un-artiste-des-etudiants/3912-tremblements" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Marlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937932v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Despr&#233;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tavernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duprat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32700" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanaka Naoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.14305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12838" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.7042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Miramand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1564" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Tanaka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iwata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nagamura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regazzacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Saget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05218425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Barsacq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hebting" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;nicaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/en/collection-un-artiste-des-etudiants/3912-tremblements" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>