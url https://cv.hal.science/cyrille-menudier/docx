--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3090,248 +3090,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Angle Scanning Phased Array Antenna for Kaband Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Interest of Using Bravais Lattices for the Synthesis of Effective Permittivity - Application to the Structuration of Dielectric Resonator Antennas With Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dagnaw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+                <w:t xml:space="preserve">C. Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235022⟩</w:t>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406572v1</w:t>
+                <w:t xml:space="preserve">hal-05318298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interest of Using Bravais Lattices for the Synthesis of Effective Permittivity - Application to the Structuration of Dielectric Resonator Antennas With Additive Manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide Angle Scanning Phased Array Antenna for Kaband Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dagnaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Delhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.652-655, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318298v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a Ku-Band Wide-Angle Scanning Phased Array with Active Beamforming Circuits</w:t>
               </w:r>
@@ -4929,278 +4929,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Parasitic Antenna Array for Lowcost Beamforming</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-permittivity 3D-printed Ceramic Dual-Band Circularly Polarized Dielectric Resonator Antenna for Space Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Bhatker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703520⟩</w:t>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876643v1</w:t>
+                <w:t xml:space="preserve">hal-03312431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-permittivity 3D-printed Ceramic Dual-Band Circularly Polarized Dielectric Resonator Antenna for Space Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple Parasitic Antenna Array for Lowcost Beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Alzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.195-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312431v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t>
               </w:r>
@@ -5430,821 +5430,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a dielectric resonator antenna with a customized dielectric constant based on zirconia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et optimisation de la structure « Ridge Gap Waveguide »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Elbarhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCap 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376999v1</w:t>
+                <w:t xml:space="preserve">hal-02401808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et optimisation de la structure « Ridge Gap Waveguide »</w:t>
+                <w:t xml:space="preserve">Réseau hybride d’Antennes Dipôles Magnéto-Electriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Elbarhmi</w:t>
+                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzein Hala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potier Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401808v1</w:t>
+                <w:t xml:space="preserve">hal-02401763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau hybride d’Antennes Dipôles Magnéto-Electriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alzein Hala</w:t>
+                <w:t xml:space="preserve">Design of a dielectric resonator antenna with a customized dielectric constant based on zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potier Patrick</w:t>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCap 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401763v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne bande S à pointage électronique très bas coût pour drones civils à usages professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du TOS actif dans les réseaux d’antennes – application à une antenne à formateur de faisceaux réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzein Hala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Teillet</w:t>
+                <w:t xml:space="preserve">Milbrandt Jorick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401705v1</w:t>
+                <w:t xml:space="preserve">hal-02401749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du TOS actif dans les réseaux d’antennes – application à une antenne à formateur de faisceaux réduit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Potentialities Of Reduced Beamforming Antennas Using Magneto-Electric Dipoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzein Hala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milbrandt Jorick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.DOI: 10.1109/APUSNCURSINRSM.2019.8888625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401749v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities Of Reduced Beamforming Antennas Using Magneto-Electric Dipoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Milbrandt Jorick</w:t>
+                <w:t xml:space="preserve">Antenne bande S à pointage électronique très bas coût pour drones civils à usages professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401936v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cost S-band Beamsteering Antennas for Long Range Professional UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6537,77 +6537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de faisceaux complexes à partir d’une antenne reconfigurable à circuit d’alimentation simplifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milbrandt Jorick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzein Hala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6662,77 +6662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Active VSWR in a Reduced BFN Antenna Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzein Hala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milbrandt Jorick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7098,51 +7098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Medrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE MTT-S International Microwave Workshop Series on 5G Hardware and System Technologies (IMWS-5G)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, France. pp.1-3, </w:t>
@@ -7340,51 +7340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7576,277 +7576,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
+                <w:t xml:space="preserve">Additive manufacturing of microwave antennas up to 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on ELECTROMAGNETICS IN ADVANCED APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504068v1</w:t>
+                <w:t xml:space="preserve">hal-01579127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of microwave antennas up to 60 GHz</w:t>
+                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on ELECTROMAGNETICS IN ADVANCED APPLICATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579127v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of Modelling Techniques for Large Periodic Arrays in Ka-band</w:t>
               </w:r>
@@ -8359,51 +8359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petropoulos Ioannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sombrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8467,51 +8467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petropoulos Ioannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sombrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8651,269 +8651,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of integrated Parasitic Element Antennas for a Remote Wake Up Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Analysis of Coupled Multi-Element Antennas with MATLAB and CST MWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Arnaud</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation (EUCAP), 8th European Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">CST European User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119872v1</w:t>
+                <w:t xml:space="preserve">hal-01119867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of Coupled Multi-Element Antennas with MATLAB and CST MWS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of integrated Parasitic Element Antennas for a Remote Wake Up Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymen Oueslati</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CST European User Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation (EUCAP), 8th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119867v1</w:t>
+                <w:t xml:space="preserve">hal-01119872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Antenna Receiver for RF to DC Conversion</w:t>
               </w:r>
@@ -10048,269 +10048,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'antennes à éléments parasites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct-Synthesis and design of antennas with Parasitic Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes Nice 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, NICE, France. pp.Poster session</w:t>
+              <w:t xml:space="preserve">EuMW2011 - EUROPEAN MICROWAVE WEEK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681094v1</w:t>
+                <w:t xml:space="preserve">hal-00680768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-Synthesis and design of antennas with Parasitic Elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse d'antennes à éléments parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chabane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW2011 - EUROPEAN MICROWAVE WEEK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.17-20</w:t>
+              <w:t xml:space="preserve">GDR Ondes Nice 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, NICE, France. pp.Poster session</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680768v1</w:t>
+                <w:t xml:space="preserve">hal-00681094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to analyse reflectarray antennas using local ports</w:t>
               </w:r>
@@ -11089,260 +11089,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBG resonator antennas: state of the art and propects</w:t>
+                <w:t xml:space="preserve">Optimisation des performances d'un réflecteur de type SFOCA par une source focale BIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Antenna Theory and Techniques ICATT'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Sevastopol, Ukraine</w:t>
+              <w:t xml:space="preserve">15ème Journée Nationale des Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.Session Poster 7D</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199870v1</w:t>
+                <w:t xml:space="preserve">hal-00158037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances d'un réflecteur de type SFOCA par une source focale BIE</w:t>
+                <w:t xml:space="preserve">EBG resonator antennas: state of the art and propects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée Nationale des Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.Session Poster 7D</w:t>
+              <w:t xml:space="preserve">6th International Conference on Antenna Theory and Techniques ICATT'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Sevastopol, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158037v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Process of Circularly Polarized EBG Antenna by Using a Meander Lines</w:t>
               </w:r>
@@ -12108,51 +12108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne à résonateur équipé d'un revêtement filtrant et système incorporant cette antenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12601,51 +12601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Beiranvand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Meghdadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3230326" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2021.3084343" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lamey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3108231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dugenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Girardot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guihard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.3013989" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thevenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2851296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03038900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Fouany" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2756565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01431624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monediere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716001410" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Fezai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2016.2593974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2016.2541649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2377592" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chreim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kanso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28119" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QH8XSCX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abdallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2013.6529317" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2253751" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2196907" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elsayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/309728" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khoder El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000602" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chantalat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2009.2021779" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.2004281" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/790358" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.921343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagnaw" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menudier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000060" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hernandez Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lesur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecerf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lesur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY58370.2024.10880455" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hallepee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290180" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352769" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Couty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecerf Nathalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mazingue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Bhatker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769252" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838503" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642327" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alzein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703520" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411245" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elbarhmi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Abdul-Sattar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzein Hala" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potier Patrick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401705v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fulchiron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milbrandt Jorick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401936v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888625" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910888" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Sattar Kaddour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Milbrandt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910690" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401903v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889297" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-5G.2018.8484389" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471530" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02403214v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530519" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376911v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541573" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928151" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226026v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Oueslati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226022v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petropoulos Ioannis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226017v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119872v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119867v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vlas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697585" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915863v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936116v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663106" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915984v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262382" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772264v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6205965" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262392" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680978v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Marian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5973270" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171627" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323161v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936076v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199870v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158037v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200288v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134085v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584923" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Beiranvand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Meghdadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3230326" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2021.3084343" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lamey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3108231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dugenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Girardot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guihard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.3013989" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thevenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2851296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03038900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Fouany" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2756565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01431624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monediere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716001410" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Fezai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2016.2593974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2016.2541649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2377592" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chreim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kanso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28119" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QH8XSCX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abdallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2013.6529317" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2253751" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2196907" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elsayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/309728" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khoder El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000602" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chantalat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2009.2021779" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.2004281" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/790358" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.921343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menudier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000060" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagnaw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hernandez Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lesur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecerf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lesur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY58370.2024.10880455" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hallepee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290180" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352769" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Couty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecerf Nathalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mazingue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Bhatker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769252" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838503" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642327" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411245" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alzein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703520" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401808v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elbarhmi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Abdul-Sattar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzein Hala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potier Patrick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401749v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milbrandt Jorick" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401936v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888625" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401705v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fulchiron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910888" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Sattar Kaddour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Milbrandt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910690" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401903v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889297" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-5G.2018.8484389" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471530" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02403214v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530519" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376911v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541573" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928151" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226026v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Oueslati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226022v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petropoulos Ioannis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226017v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119867v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vlas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697585" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915863v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936116v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663106" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915984v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262382" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772264v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6205965" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262392" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680978v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680768v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Marian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5973270" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171627" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323161v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936076v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199870v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200288v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134085v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584923" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>