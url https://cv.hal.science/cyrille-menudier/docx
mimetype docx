--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -217,308 +217,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Low-Complexity Method to Calculate Hybrid Beamforming Matrices for mmWave Massive MIMO Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vahid Meghdadi</w:t>
+                <w:t xml:space="preserve">Interleaved Parasitic Arrays Antenna (IPAA) for Active VSWR Mitigation in Large Phased Array Antennas With Wide-Angle Scanning Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Lamey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2021.3084343⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.121015 - 121030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2021.3108231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453245v1</w:t>
+                <w:t xml:space="preserve">hal-03410147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleaved Parasitic Arrays Antenna (IPAA) for Active VSWR Mitigation in Large Phased Array Antennas With Wide-Angle Scanning Capacities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+                <w:t xml:space="preserve">An Efficient Low-Complexity Method to Calculate Hybrid Beamforming Matrices for mmWave Massive MIMO Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Beiranvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Meghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Cances</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.121015 - 121030. </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.1239-1248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2021.3108231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2021.3084343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410147v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Isoflux X-band Payload Telemetry Antenna with Simultaneous Dual Circular Polarization for LEO Satellite Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dugenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -736,351 +736,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Concept of Telemetry X-Band Circularly Polarized Antenna Payload for CubeSat</w:t>
+                <w:t xml:space="preserve">Additive manufacturing of low cost and efficient microwave passive components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamil Fouany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Arnaud</w:t>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2756565⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038900v1</w:t>
+                <w:t xml:space="preserve">hal-01587168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of low cost and efficient microwave passive components</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Concept of Telemetry X-Band Circularly Polarized Antenna Payload for CubeSat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+                <w:t xml:space="preserve">Jamil Fouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">François Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.2987-2991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2756565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587168v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-band compact dual circularly polarized isoflux antenna for nanosatellite applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Fouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Monediere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1430,64 +1430,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1560,51 +1560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Chreim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2001,51 +2001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis Of Antenna Arrays And Parasitic Antenna Arrays With Mutual Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2148,90 +2148,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Coupled Antenna Array for mobile HyperLAN2 applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.609-614. </w:t>
@@ -2263,563 +2263,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBG focal feed improvements for Ka-Band multibeam space applications</w:t>
+                <w:t xml:space="preserve">EBG focal feed design optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8, pp.611-615. </w:t>
+              <w:t xml:space="preserve">, 2009, 8, pp.315-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2009.2021779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2008.2004281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480368v1</w:t>
+                <w:t xml:space="preserve">hal-00435720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBG focal feed design optimization</w:t>
+                <w:t xml:space="preserve">EBG focal feed improvements for Ka-Band multibeam space applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8, pp.315-318. </w:t>
+              <w:t xml:space="preserve">, 2009, 8, pp.611-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2008.2004281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2009.2021779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435720v1</w:t>
+                <w:t xml:space="preserve">hal-00480368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Synthesis Method for the Optimization of Multifeed EBG Antennas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enhanced EBG resonator antenna to feed a reflector antenna in Ka band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2008/790358⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.349-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2008.921343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935834v1</w:t>
+                <w:t xml:space="preserve">hal-00340659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced EBG resonator antenna to feed a reflector antenna in Ka band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Synthesis Method for the Optimization of Multifeed EBG Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Arnaud</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7, pp.349-353. </w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (Article ID 790358), 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2008.921343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2008/790358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340659v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase center study of the EBG antenna : application to reflector antennas</w:t>
               </w:r>
@@ -2844,51 +2844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2956,1183 +2956,1183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Simulation Methodology for the Study of Active Electronically Scanned Arrays (AESA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Interest of Using Bravais Lattices for the Synthesis of Effective Permittivity - Application to the Structuration of Dielectric Resonator Antennas With Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+                <w:t xml:space="preserve">C. Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Neveux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000009⟩</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406438v1</w:t>
+                <w:t xml:space="preserve">hal-05318298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interest of Using Bravais Lattices for the Synthesis of Effective Permittivity - Application to the Structuration of Dielectric Resonator Antennas With Additive Manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Wide Angle Scanning Phased Array Antenna for Kaband Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dagnaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Delhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000060⟩</w:t>
+              <w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.652-655, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318298v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Angle Scanning Phased Array Antenna for Kaband Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-Simulation Methodology for the Study of Active Electronically Scanned Arrays (AESA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dagnaw</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Stanislawiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.652-655, </w:t>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406572v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Ku-Band Wide-Angle Scanning Phased Array with Active Beamforming Circuits</w:t>
+                <w:t xml:space="preserve">Wide-Angle Beam Steering Ka-band Rx Active Phased Array for Satellite Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan Nguyen</w:t>
+                <w:t xml:space="preserve">Benoît Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lintignat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+                <w:t xml:space="preserve">Marc Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA62287.2024.10986192⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Phased Array Systems and Technology (ARRAY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Boston, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARRAY58370.2024.10880455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406398v1</w:t>
+                <w:t xml:space="preserve">hal-05406429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Models for the Cosimulation and Optimization of Active Electronically Scanned Arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Prototyping of a Low-Cost Parasitic Element Antenna for a Telemetry-Telecommand Link on Ariane 6 Space Launcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Deville</w:t>
+                <w:t xml:space="preserve">Nathalie Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Hernandez Rodriguez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Disserand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501231⟩</w:t>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686186v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Prototyping of a Low-Cost Parasitic Element Antenna for a Telemetry-Telecommand Link on Ariane 6 Space Launcher</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Ku-Band Wide-Angle Scanning Phased Array with Active Beamforming Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Couty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Julien Lintignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hallepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Disserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501066⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Da Nang, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA62287.2024.10986192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686185v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-Angle Beam Steering Ka-band Rx Active Phased Array for Satellite Communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral Models for the Cosimulation and Optimization of Active Electronically Scanned Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lesur</w:t>
+                <w:t xml:space="preserve">Silvia Hernandez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thévenot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Phased Array Systems and Technology (ARRAY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Boston, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARRAY58370.2024.10880455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406429v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Ku-Band Phased Array’s Performances with Co-Simulation Including Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lintignat</w:t>
+                <w:t xml:space="preserve">Ka-band antenna panel for wide-angle beam steering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd European Microwave Conference (EuMC 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290180⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.931-932, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686173v1</w:t>
+                <w:t xml:space="preserve">hal-04686181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-band antenna panel for wide-angle beam steering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Ku-Band Phased Array’s Performances with Co-Simulation Including Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lintignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hallepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.931-932, </w:t>
+              <w:t xml:space="preserve">53rd European Microwave Conference (EuMC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. pp.500-503, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686181v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne réseau à fort dépointage développée sur le concept des Antennes à Réseaux Parasites Entrelacés – Conception et caractérisation d’un démonstrateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4174,90 +4174,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une antenne à éléments parasites pilotés pour une application sur lanceur spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Emmanuel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Disserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecerf Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4468,51 +4468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4554,90 +4554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the active impedances in large Interleaved Parasitic Arrays Antennas (IPAAs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Lamey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4795,455 +4795,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization of a Compact Dual-mode Filter Using Bézier Curves Parametrization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+                <w:t xml:space="preserve">Multi-permittivity 3D-printed Ceramic Dual-Band Circularly Polarized Dielectric Resonator Antenna for Space Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Bhatker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642327⟩</w:t>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612876v1</w:t>
+                <w:t xml:space="preserve">hal-03312431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-permittivity 3D-printed Ceramic Dual-Band Circularly Polarized Dielectric Resonator Antenna for Space Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple Parasitic Antenna Array for Lowcost Beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Alzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411245⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.195-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312431v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Parasitic Antenna Array for Lowcost Beamforming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape Optimization of a Compact Dual-mode Filter Using Bézier Curves Parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Alzein</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.195-196, </w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.137-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876643v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,2255 +5430,2255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et optimisation de la structure « Ridge Gap Waveguide »</w:t>
+                <w:t xml:space="preserve">Study of Active VSWR in a Reduced BFN Antenna Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Elbarhmi</w:t>
+                <w:t xml:space="preserve">Alzein Hala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milbrandt Jorick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8889297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401808v1</w:t>
+                <w:t xml:space="preserve">hal-02401903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau hybride d’Antennes Dipôles Magnéto-Electriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alzein Hala</w:t>
+                <w:t xml:space="preserve">Optimisation de formes de circuits hyperfréquences par un paramétrage utilisant des courbes de bézier couplées à une méthode de gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Potier Patrick</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401763v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a dielectric resonator antenna with a customized dielectric constant based on zirconia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude du TOS actif dans les réseaux d’antennes – application à une antenne à formateur de faisceaux réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzein Hala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milbrandt Jorick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCap 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376999v1</w:t>
+                <w:t xml:space="preserve">hal-02401749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du TOS actif dans les réseaux d’antennes – application à une antenne à formateur de faisceaux réduit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Potentialities Of Reduced Beamforming Antennas Using Magneto-Electric Dipoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzein Hala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milbrandt Jorick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.DOI: 10.1109/APUSNCURSINRSM.2019.8888625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401749v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities Of Reduced Beamforming Antennas Using Magneto-Electric Dipoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Milbrandt Jorick</w:t>
+                <w:t xml:space="preserve">Design of a dielectric resonator antenna with a customized dielectric constant based on zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCap 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401936v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne bande S à pointage électronique très bas coût pour drones civils à usages professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Cost S-band Beamsteering Antennas for Long Range Professional UAV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Réseau hybride d’Antennes Dipôles Magnéto-Electriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzein Hala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potier Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402074v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Magneto-Electric Dipoles in an Antennas Array with a Reduced Beam Forming Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorick Milbrandt</w:t>
+                <w:t xml:space="preserve">Caractérisation et optimisation de la structure « Ridge Gap Waveguide »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Elbarhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th European Radar Conference (EuRAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402089v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced CAD tools for an efficient Antenna / Module co-design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+                <w:t xml:space="preserve">Low Cost S-band Beamsteering Antennas for Long Range Professional UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europen Microwave Week (EuMW 2019) - Workshop WM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318833v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de faisceaux complexes à partir d’une antenne reconfigurable à circuit d’alimentation simplifié</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
+                <w:t xml:space="preserve">Performances of Magneto-Electric Dipoles in an Antennas Array with a Reduced Beam Forming Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Sattar Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorick Milbrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 16th European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401739v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Active VSWR in a Reduced BFN Antenna Array</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
+                <w:t xml:space="preserve">Advanced CAD tools for an efficient Antenna / Module co-design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Ngoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europen Microwave Week (EuMW 2019) - Workshop WM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401903v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de formes de circuits hyperfréquences par un paramétrage utilisant des courbes de bézier couplées à une méthode de gradients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+                <w:t xml:space="preserve">Formation de faisceaux complexes à partir d’une antenne reconfigurable à circuit d’alimentation simplifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milbrandt Jorick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzein Hala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094287v1</w:t>
+                <w:t xml:space="preserve">hal-02401739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bézier Curve Parametrization for Gradient Descent Shape Optimization of Microwave Circuits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dielectric Resonator Antenna designed with a structured dielectric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Antenna Measurements &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vastears, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778627v1</w:t>
+                <w:t xml:space="preserve">hal-02403214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of multielement antennas and RF circuits for beamforming with a reduced number of RF Front-ends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradient Descent Shape Optimization of Microwave Circuits using Bézier Curves Parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE MTT-S International Microwave Workshop Series on 5G Hardware and System Technologies (IMWS-5G)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMWS-5G.2018.8484389⟩</w:t>
+              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.158-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376914v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization Methods for the Design of Microwave Circuits and Antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Bézier Curve Parametrization for Gradient Descent Shape Optimization of Microwave Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency (ESA); Centre National D'Etudes Spatiales (CNES), Apr 2018, Noordwijk, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376952v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dielectric Resonator Antenna designed with a structured dielectric material</w:t>
+                <w:t xml:space="preserve">Design and optimization of multielement antennas and RF circuits for beamforming with a reduced number of RF Front-ends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lintignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Medrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Antenna Measurements &amp; Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vastears, Sweden. </w:t>
+              <w:t xml:space="preserve">2018 IEEE MTT-S International Microwave Workshop Series on 5G Hardware and System Technologies (IMWS-5G)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, France. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMWS-5G.2018.8484389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403214v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Descent Shape Optimization of Microwave Circuits using Bézier Curves Parametrization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Shape Optimization Methods for the Design of Microwave Circuits and Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.158-161, </w:t>
+              <w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376911v1</w:t>
+                <w:t xml:space="preserve">hal-02376952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of microwave antennas up to 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on ELECTROMAGNETICS IN ADVANCED APPLICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t>
@@ -7720,77 +7720,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7832,77 +7832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of Modelling Techniques for Large Periodic Arrays in Ka-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Maati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7960,839 +7960,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de grands réseaux périodiques d'antennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Maati</w:t>
+                <w:t xml:space="preserve">Stacked Patch Antennas Appropriate for Remotely Piloted Aircraft Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petropoulos Ioannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sombrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Loughborough Antennas &amp; Propagation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226026v1</w:t>
+                <w:t xml:space="preserve">hal-01226017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Multi-Element Antennas using a Measurement Test Bench</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Channel capacity estimation of stacked circularly polarized patch antennas suitable for drone applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petropoulos Ioannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sombrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">European Test and Telemetry Conference (ETTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226005v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Wide Band Circularly Polarized Directive Parasitic Elements Antenna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation de grands réseaux périodiques d'antennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Maati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Arnaud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226007v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel capacity estimation of stacked circularly polarized patch antennas suitable for drone applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petropoulos Ioannis</w:t>
+                <w:t xml:space="preserve">Synthesis of Multi-Element Antennas using a Measurement Test Bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Sombrin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymen Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Test and Telemetry Conference (ETTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226022v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked Patch Antennas Appropriate for Remotely Piloted Aircraft Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Synthesis of a Wide Band Circularly Polarized Directive Parasitic Elements Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Fouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loughborough Antennas &amp; Propagation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226017v1</w:t>
+                <w:t xml:space="preserve">hal-01226007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Concept of Reconfigurable Parasitic Element Antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Analysis of Coupled Multi-Element Antennas with MATLAB and CST MWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation (EUCAP), 8th European Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">CST European User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119881v1</w:t>
+                <w:t xml:space="preserve">hal-01119867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of Coupled Multi-Element Antennas with MATLAB and CST MWS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple Concept of Reconfigurable Parasitic Element Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CST European User Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation (EUCAP), 8th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119867v1</w:t>
+                <w:t xml:space="preserve">hal-01119881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of integrated Parasitic Element Antennas for a Remote Wake Up Device</w:t>
               </w:r>
@@ -8804,64 +8804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8925,51 +8925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9007,77 +9007,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities of Hybrid Arrays with Parasitic Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9109,429 +9109,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a remote wake Up System to drastically reduce standby power of electronic devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faycel Fezai</w:t>
+                <w:t xml:space="preserve">Synthesis of Reflectarrays with Mutual Couplings - Fast Electromagnetic Studies with Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE MTT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuCAP 2013 : the 7th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, GOTEBORG, Sweden. pp.Néant</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915892v1</w:t>
+                <w:t xml:space="preserve">hal-00915863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Reflectarrays with Mutual Couplings - Fast Electromagnetic Studies with Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasser Abdallah</w:t>
+                <w:t xml:space="preserve">Circularly polarized directive antenna with parasitc elements for wide band applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Fouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2013 : the 7th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 13th Mediterranean Microwave Symposium (MMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMS.2013.6663106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915863v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized directive antenna with parasitc elements for wide band applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of a remote wake Up System to drastically reduce standby power of electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 13th Mediterranean Microwave Symposium (MMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2013 IEEE MTT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.Néant, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMS.2013.6663106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2013.6697585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936116v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'antennes à éléments parasites large bande à polarisation circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Fouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9608,51 +9608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9725,51 +9725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9855,51 +9855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9940,377 +9940,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'analyse rigoureuse et synthèse de charges pour reflectarray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasser Abdallah</w:t>
+                <w:t xml:space="preserve">Direct-Synthesis and design of antennas with Parasitic Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 - Conférence JNMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Poster 7E14</w:t>
+              <w:t xml:space="preserve">EuMW2011 - EUROPEAN MICROWAVE WEEK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680978v1</w:t>
+                <w:t xml:space="preserve">hal-00680768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-Synthesis and design of antennas with Parasitic Elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Synthèse d'antennes à éléments parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW2011 - EUROPEAN MICROWAVE WEEK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.17-20</w:t>
+              <w:t xml:space="preserve">GDR Ondes Nice 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, NICE, France. pp.Poster session</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680768v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'antennes à éléments parasites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chabane</w:t>
+                <w:t xml:space="preserve">Méthode d'analyse rigoureuse et synthèse de charges pour reflectarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes Nice 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, NICE, France. pp.Poster session</w:t>
+              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 - Conférence JNMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Poster 7E14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681094v1</w:t>
+                <w:t xml:space="preserve">hal-00680978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to analyse reflectarray antennas using local ports</w:t>
               </w:r>
@@ -10322,51 +10322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10430,51 +10430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10538,51 +10538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Marian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10672,51 +10672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10871,64 +10871,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10964,320 +10964,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une antenne BIE multiaccès illuminant un réflecteur parabolique à grande focale pour des applications multifaisceaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation des performances d'un réflecteur de type SFOCA par une source focale BIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dumon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la réunion plénière " interférences d'ondes " GDR CNRS 2451 " ONDES "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
+              <w:t xml:space="preserve">15ème Journée Nationale des Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.Session Poster 7D</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936076v1</w:t>
+                <w:t xml:space="preserve">hal-00158037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances d'un réflecteur de type SFOCA par une source focale BIE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'une antenne BIE multiaccès illuminant un réflecteur parabolique à grande focale pour des applications multifaisceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Dumon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée Nationale des Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.Session Poster 7D</w:t>
+              <w:t xml:space="preserve">Actes de la réunion plénière " interférences d'ondes " GDR CNRS 2451 " ONDES "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158037v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBG resonator antennas: state of the art and propects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11328,51 +11328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Process of Circularly Polarized EBG Antenna by Using a Meander Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11479,77 +11479,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th ESA Antenna Workshop on Multiple beams and reconfigurable antennas, ESTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Noordwijk, Netherlands. pp.106-109</w:t>
@@ -11604,77 +11604,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom. pp.1-7</w:t>
@@ -11716,51 +11716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase center study of the Electromagnetic Band Gap antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11863,64 +11863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12020,51 +12020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Marian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12095,51 +12095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne à résonateur équipé d'un revêtement filtrant et système incorporant cette antenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12245,51 +12245,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12601,51 +12601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Beiranvand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Meghdadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3230326" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2021.3084343" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lamey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3108231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dugenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Girardot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guihard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.3013989" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thevenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2851296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03038900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Fouany" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2756565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01431624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monediere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716001410" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Fezai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2016.2593974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2016.2541649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2377592" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chreim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kanso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28119" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QH8XSCX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abdallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2013.6529317" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2253751" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2196907" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elsayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/309728" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khoder El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000602" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chantalat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2009.2021779" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.2004281" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/790358" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.921343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menudier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000060" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagnaw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hernandez Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lesur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecerf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lesur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY58370.2024.10880455" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hallepee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290180" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352769" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Couty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecerf Nathalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mazingue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Bhatker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769252" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838503" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642327" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411245" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alzein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703520" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401808v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elbarhmi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Abdul-Sattar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzein Hala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potier Patrick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401749v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milbrandt Jorick" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401936v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888625" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401705v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fulchiron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910888" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Sattar Kaddour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Milbrandt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910690" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401903v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889297" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-5G.2018.8484389" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471530" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02403214v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530519" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376911v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541573" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928151" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226026v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Oueslati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226022v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petropoulos Ioannis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226017v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119867v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vlas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697585" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915863v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936116v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663106" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915984v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262382" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772264v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6205965" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262392" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680978v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680768v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Marian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5973270" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171627" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323161v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936076v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199870v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200288v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134085v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584923" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Beiranvand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Meghdadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3230326" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lamey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3108231" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2021.3084343" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dugenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Girardot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guihard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.3013989" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thevenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2851296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03038900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Fouany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2756565" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01431624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monediere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716001410" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Fezai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2016.2593974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2016.2541649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2377592" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chreim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kanso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28119" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QH8XSCX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abdallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2013.6529317" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2253751" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2196907" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elsayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/309728" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khoder El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000602" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chantalat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.2004281" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2009.2021779" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.921343" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/790358" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menudier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagnaw" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lesur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY58370.2024.10880455" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecerf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986192" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686186v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hernandez Rodriguez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lesur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501231" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352769" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hallepee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290180" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Couty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecerf Nathalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mazingue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Bhatker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769252" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838503" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411245" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alzein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703520" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642327" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401903v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzein Hala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milbrandt Jorick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Abdul-Sattar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889297" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401936v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888625" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fulchiron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401763v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potier Patrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401808v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elbarhmi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910888" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402089v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Sattar Kaddour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Milbrandt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910690" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mons" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401739v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02403214v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530519" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541573" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778627v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-5G.2018.8484389" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471530" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928151" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petropoulos Ioannis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226022v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Oueslati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119881v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915863v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663106" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vlas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697585" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915984v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262382" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772264v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6205965" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262392" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680768v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680978v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Marian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5973270" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171627" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323161v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158037v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936076v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199870v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200288v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134085v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584923" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>