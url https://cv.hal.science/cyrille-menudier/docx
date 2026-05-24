--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -217,308 +217,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleaved Parasitic Arrays Antenna (IPAA) for Active VSWR Mitigation in Large Phased Array Antennas With Wide-Angle Scanning Capacities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+                <w:t xml:space="preserve">An Efficient Low-Complexity Method to Calculate Hybrid Beamforming Matrices for mmWave Massive MIMO Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Beiranvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Meghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Cances</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/access.2021.3108231⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.1239-1248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2021.3084343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410147v1</w:t>
+                <w:t xml:space="preserve">hal-04453245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Low-Complexity Method to Calculate Hybrid Beamforming Matrices for mmWave Massive MIMO Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vahid Meghdadi</w:t>
+                <w:t xml:space="preserve">Interleaved Parasitic Arrays Antenna (IPAA) for Active VSWR Mitigation in Large Phased Array Antennas With Wide-Angle Scanning Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Lamey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.1239-1248. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.121015 - 121030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2021.3084343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/access.2021.3108231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453245v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Isoflux X-band Payload Telemetry Antenna with Simultaneous Dual Circular Polarization for LEO Satellite Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dugenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -736,351 +736,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of low cost and efficient microwave passive components</w:t>
+                <w:t xml:space="preserve">New Concept of Telemetry X-Band Circularly Polarized Antenna Payload for CubeSat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+                <w:t xml:space="preserve">Jamil Fouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Feuray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">François Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0157⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.2987-2991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2756565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587168v1</w:t>
+                <w:t xml:space="preserve">hal-03038900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Concept of Telemetry X-Band Circularly Polarized Antenna Payload for CubeSat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive manufacturing of low cost and efficient microwave passive components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamil Fouany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Arnaud</w:t>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16, pp.2987-2991. </w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2756565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038900v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-band compact dual circularly polarized isoflux antenna for nanosatellite applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Fouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Monediere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1430,64 +1430,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1560,51 +1560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Chreim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1670,261 +1670,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the Effects of Mutual Coupling in Reflectarray Antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasser Abdallah</w:t>
+                <w:t xml:space="preserve">Systematic Design of Parasitic Element Antennas - Application to a WLAN Yagi design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 55 (2), pp.49-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MAP.2013.6529317⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 12, pp.413-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2013.2253751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906945v1</w:t>
+                <w:t xml:space="preserve">hal-00787454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Design of Parasitic Element Antennas - Application to a WLAN Yagi design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faycel Fezai</w:t>
+                <w:t xml:space="preserve">Investigations of the Effects of Mutual Coupling in Reflectarray Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12, pp.413-416. </w:t>
+              <w:t xml:space="preserve">, 2013, 55 (2), pp.49-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2013.2253751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MAP.2013.6529317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787454v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-reflectarray performances for reconfigurable coverages</w:t>
               </w:r>
@@ -2001,51 +2001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis Of Antenna Arrays And Parasitic Antenna Arrays With Mutual Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2148,90 +2148,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Coupled Antenna Array for mobile HyperLAN2 applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Khoder El Sayed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.609-614. </w:t>
@@ -2263,563 +2263,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBG focal feed design optimization</w:t>
+                <w:t xml:space="preserve">EBG focal feed improvements for Ka-Band multibeam space applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8, pp.315-318. </w:t>
+              <w:t xml:space="preserve">, 2009, 8, pp.611-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2008.2004281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2009.2021779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435720v1</w:t>
+                <w:t xml:space="preserve">hal-00480368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBG focal feed improvements for Ka-Band multibeam space applications</w:t>
+                <w:t xml:space="preserve">EBG focal feed design optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8, pp.611-615. </w:t>
+              <w:t xml:space="preserve">, 2009, 8, pp.315-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2009.2021779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2008.2004281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480368v1</w:t>
+                <w:t xml:space="preserve">hal-00435720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced EBG resonator antenna to feed a reflector antenna in Ka band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Synthesis Method for the Optimization of Multifeed EBG Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Arnaud</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2008.921343⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (Article ID 790358), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2008/790358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340659v1</w:t>
+                <w:t xml:space="preserve">hal-00935834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Synthesis Method for the Optimization of Multifeed EBG Antennas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhanced EBG resonator antenna to feed a reflector antenna in Ka band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2008 (Article ID 790358), 6 p. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.349-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2008/790358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2008.921343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935834v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase center study of the EBG antenna : application to reflector antennas</w:t>
               </w:r>
@@ -2844,51 +2844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2956,1183 +2956,1183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interest of Using Bravais Lattices for the Synthesis of Effective Permittivity - Application to the Structuration of Dielectric Resonator Antennas With Additive Manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Co-Simulation Methodology for the Study of Active Electronically Scanned Arrays (AESA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stanislawiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000060⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318298v1</w:t>
+                <w:t xml:space="preserve">hal-05406438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide Angle Scanning Phased Array Antenna for Kaband Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dagnaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.652-655, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Simulation Methodology for the Study of Active Electronically Scanned Arrays (AESA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+                <w:t xml:space="preserve">On the Interest of Using Bravais Lattices for the Synthesis of Effective Permittivity - Application to the Structuration of Dielectric Resonator Antennas With Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Neveux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+                <w:t xml:space="preserve">C. Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Stanislawiak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406438v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-Angle Beam Steering Ka-band Rx Active Phased Array for Satellite Communications</w:t>
+                <w:t xml:space="preserve">Evaluation of a Ku-Band Wide-Angle Scanning Phased Array with Active Beamforming Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lesur</w:t>
+                <w:t xml:space="preserve">Huan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lintignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Thévenot</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hallepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Phased Array Systems and Technology (ARRAY)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ARRAY58370.2024.10880455⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Da Nang, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA62287.2024.10986192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406429v1</w:t>
+                <w:t xml:space="preserve">hal-05406398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Prototyping of a Low-Cost Parasitic Element Antenna for a Telemetry-Telecommand Link on Ariane 6 Space Launcher</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Behavioral Models for the Cosimulation and Optimization of Active Electronically Scanned Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Hernandez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501066⟩</w:t>
+              <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686185v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Ku-Band Wide-Angle Scanning Phased Array with Active Beamforming Circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Prototyping of a Low-Cost Parasitic Element Antenna for a Telemetry-Telecommand Link on Ariane 6 Space Launcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lintignat</w:t>
+                <w:t xml:space="preserve">Charles Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Disserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA62287.2024.10986192⟩</w:t>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406398v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Models for the Cosimulation and Optimization of Active Electronically Scanned Arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wide-Angle Beam Steering Ka-band Rx Active Phased Array for Satellite Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Hernandez Rodriguez</w:t>
+                <w:t xml:space="preserve">Benoît Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lesur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Phased Array Systems and Technology (ARRAY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Boston, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARRAY58370.2024.10880455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686186v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-band antenna panel for wide-angle beam steering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Ku-Band Phased Array’s Performances with Co-Simulation Including Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lintignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hallepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352769⟩</w:t>
+              <w:t xml:space="preserve">53rd European Microwave Conference (EuMC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. pp.500-503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686181v1</w:t>
+                <w:t xml:space="preserve">hal-04686173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Ku-Band Phased Array’s Performances with Co-Simulation Including Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lintignat</w:t>
+                <w:t xml:space="preserve">Ka-band antenna panel for wide-angle beam steering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd European Microwave Conference (EuMC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. pp.500-503, </w:t>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.931-932, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686173v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne réseau à fort dépointage développée sur le concept des Antennes à Réseaux Parasites Entrelacés – Conception et caractérisation d’un démonstrateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4174,90 +4174,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une antenne à éléments parasites pilotés pour une application sur lanceur spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Emmanuel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Disserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecerf Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4468,51 +4468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4554,90 +4554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the active impedances in large Interleaved Parasitic Arrays Antennas (IPAAs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Lamey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4795,455 +4795,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-permittivity 3D-printed Ceramic Dual-Band Circularly Polarized Dielectric Resonator Antenna for Space Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
+                <w:t xml:space="preserve">Shape Optimization of a Compact Dual-mode Filter Using Bézier Curves Parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411245⟩</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.137-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312431v1</w:t>
+                <w:t xml:space="preserve">hal-04612876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Parasitic Antenna Array for Lowcost Beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Alzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.195-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization of a Compact Dual-mode Filter Using Bézier Curves Parametrization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+                <w:t xml:space="preserve">Multi-permittivity 3D-printed Ceramic Dual-Band Circularly Polarized Dielectric Resonator Antenna for Space Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Bhatker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.137-139, </w:t>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612876v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,2479 +5430,2479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Active VSWR in a Reduced BFN Antenna Array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a dielectric resonator antenna with a customized dielectric constant based on zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzein Hala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCap 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401903v1</w:t>
+                <w:t xml:space="preserve">hal-02376999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de formes de circuits hyperfréquences par un paramétrage utilisant des courbes de bézier couplées à une méthode de gradients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+                <w:t xml:space="preserve">Caractérisation et optimisation de la structure « Ridge Gap Waveguide »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Elbarhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094287v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du TOS actif dans les réseaux d’antennes – application à une antenne à formateur de faisceaux réduit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Réseau hybride d’Antennes Dipôles Magnéto-Electriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzein Hala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potier Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401749v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities Of Reduced Beamforming Antennas Using Magneto-Electric Dipoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Milbrandt Jorick</w:t>
+                <w:t xml:space="preserve">Antenne bande S à pointage électronique très bas coût pour drones civils à usages professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02401936v1</w:t>
+                <w:t xml:space="preserve">hal-02401705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a dielectric resonator antenna with a customized dielectric constant based on zirconia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Potentialities Of Reduced Beamforming Antennas Using Magneto-Electric Dipoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzein Hala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milbrandt Jorick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCap 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.DOI: 10.1109/APUSNCURSINRSM.2019.8888625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376999v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne bande S à pointage électronique très bas coût pour drones civils à usages professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du TOS actif dans les réseaux d’antennes – application à une antenne à formateur de faisceaux réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzein Hala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Teillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Milbrandt Jorick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401705v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau hybride d’Antennes Dipôles Magnéto-Electriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alzein Hala</w:t>
+                <w:t xml:space="preserve">Low Cost S-band Beamsteering Antennas for Long Range Professional UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401763v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et optimisation de la structure « Ridge Gap Waveguide »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Elbarhmi</w:t>
+                <w:t xml:space="preserve">Advanced CAD tools for an efficient Antenna / Module co-design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Ngoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+              <w:t xml:space="preserve">Europen Microwave Week (EuMW 2019) - Workshop WM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401808v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Cost S-band Beamsteering Antennas for Long Range Professional UAV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performances of Magneto-Electric Dipoles in an Antennas Array with a Reduced Beam Forming Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Sattar Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorick Milbrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th European Microwave Conference (EuMC)</w:t>
+              <w:t xml:space="preserve">2019 16th European Radar Conference (EuRAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910888⟩</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402074v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Magneto-Electric Dipoles in an Antennas Array with a Reduced Beam Forming Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorick Milbrandt</w:t>
+                <w:t xml:space="preserve">Formation de faisceaux complexes à partir d’une antenne reconfigurable à circuit d’alimentation simplifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milbrandt Jorick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzein Hala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th European Radar Conference (EuRAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402089v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced CAD tools for an efficient Antenna / Module co-design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+                <w:t xml:space="preserve">Study of Active VSWR in a Reduced BFN Antenna Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzein Hala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milbrandt Jorick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europen Microwave Week (EuMW 2019) - Workshop WM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8889297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318833v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de faisceaux complexes à partir d’une antenne reconfigurable à circuit d’alimentation simplifié</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kaddour Abdul-Sattar</w:t>
+                <w:t xml:space="preserve">Optimisation de formes de circuits hyperfréquences par un paramétrage utilisant des courbes de bézier couplées à une méthode de gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401739v1</w:t>
+                <w:t xml:space="preserve">hal-02094287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dielectric Resonator Antenna designed with a structured dielectric material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bézier Curve Parametrization for Gradient Descent Shape Optimization of Microwave Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Romier</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Antenna Measurements &amp; Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency (ESA); Centre National D'Etudes Spatiales (CNES), Apr 2018, Noordwijk, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403214v1</w:t>
+                <w:t xml:space="preserve">hal-01778627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Descent Shape Optimization of Microwave Circuits using Bézier Curves Parametrization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and optimization of multielement antennas and RF circuits for beamforming with a reduced number of RF Front-ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lintignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Medrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541573⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE MTT-S International Microwave Workshop Series on 5G Hardware and System Technologies (IMWS-5G)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMWS-5G.2018.8484389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376911v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bézier Curve Parametrization for Gradient Descent Shape Optimization of Microwave Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Shape Optimization Methods for the Design of Microwave Circuits and Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778627v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of multielement antennas and RF circuits for beamforming with a reduced number of RF Front-ends</w:t>
+                <w:t xml:space="preserve">A Dielectric Resonator Antenna designed with a structured dielectric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE MTT-S International Microwave Workshop Series on 5G Hardware and System Technologies (IMWS-5G)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, France. pp.1-3, </w:t>
+              <w:t xml:space="preserve">IEEE Conference on Antenna Measurements &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vastears, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMWS-5G.2018.8484389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376914v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization Methods for the Design of Microwave Circuits and Antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Gradient Descent Shape Optimization of Microwave Circuits using Bézier Curves Parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain. pp.1-1, </w:t>
+              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.158-161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376952v1</w:t>
+                <w:t xml:space="preserve">hal-02376911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of microwave antennas up to 60 GHz</w:t>
+                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on ELECTROMAGNETICS IN ADVANCED APPLICATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579127v1</w:t>
+                <w:t xml:space="preserve">hal-01504068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
+                <w:t xml:space="preserve">Additive manufacturing of microwave antennas up to 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on ELECTROMAGNETICS IN ADVANCED APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504068v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of Modelling Techniques for Large Periodic Arrays in Ka-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Maati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7960,960 +7960,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked Patch Antennas Appropriate for Remotely Piloted Aircraft Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Modélisation de grands réseaux périodiques d'antennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Maati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loughborough Antennas &amp; Propagation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226017v1</w:t>
+                <w:t xml:space="preserve">hal-01226026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel capacity estimation of stacked circularly polarized patch antennas suitable for drone applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petropoulos Ioannis</w:t>
+                <w:t xml:space="preserve">Synthesis of Multi-Element Antennas using a Measurement Test Bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Sombrin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymen Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Test and Telemetry Conference (ETTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226022v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de grands réseaux périodiques d'antennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Maati</w:t>
+                <w:t xml:space="preserve">Synthesis of a Wide Band Circularly Polarized Directive Parasitic Elements Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Fouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Torres</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226026v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Multi-Element Antennas using a Measurement Test Bench</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Channel capacity estimation of stacked circularly polarized patch antennas suitable for drone applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petropoulos Ioannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sombrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">European Test and Telemetry Conference (ETTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226005v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Wide Band Circularly Polarized Directive Parasitic Elements Antenna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+                <w:t xml:space="preserve">Stacked Patch Antennas Appropriate for Remotely Piloted Aircraft Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petropoulos Ioannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sombrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Loughborough Antennas &amp; Propagation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226007v1</w:t>
+                <w:t xml:space="preserve">hal-01226017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of Coupled Multi-Element Antennas with MATLAB and CST MWS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple Concept of Reconfigurable Parasitic Element Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CST European User Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation (EUCAP), 8th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119867v1</w:t>
+                <w:t xml:space="preserve">hal-01119881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Concept of Reconfigurable Parasitic Element Antenna</w:t>
+                <w:t xml:space="preserve">Design of integrated Parasitic Element Antennas for a Remote Wake Up Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antennas and Propagation (EUCAP), 8th European Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119881v1</w:t>
+                <w:t xml:space="preserve">hal-01119872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of integrated Parasitic Element Antennas for a Remote Wake Up Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Analysis of Coupled Multi-Element Antennas with MATLAB and CST MWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Arnaud</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation (EUCAP), 8th European Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">CST European User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119872v1</w:t>
+                <w:t xml:space="preserve">hal-01119867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Antenna Receiver for RF to DC Conversion</w:t>
               </w:r>
@@ -8925,51 +8925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9007,77 +9007,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities of Hybrid Arrays with Parasitic Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9109,429 +9109,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Reflectarrays with Mutual Couplings - Fast Electromagnetic Studies with Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasser Abdallah</w:t>
+                <w:t xml:space="preserve">Development of a remote wake Up System to drastically reduce standby power of electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2013 : the 7th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE MTT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.Néant, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2013.6697585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915863v1</w:t>
+                <w:t xml:space="preserve">hal-00915892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarized directive antenna with parasitc elements for wide band applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Fouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 13th Mediterranean Microwave Symposium (MMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMS.2013.6663106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a remote wake Up System to drastically reduce standby power of electronic devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faycel Fezai</w:t>
+                <w:t xml:space="preserve">Synthesis of Reflectarrays with Mutual Couplings - Fast Electromagnetic Studies with Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE MTT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCAP 2013 : the 7th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, GOTEBORG, Sweden. pp.Néant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2013.6697585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00915892v1</w:t>
+                <w:t xml:space="preserve">hal-00915863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'antennes à éléments parasites large bande à polarisation circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Fouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9608,51 +9608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9699,77 +9699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the energetic contribution of reflectarray cells using circuit model and full-wave simultaions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9816,90 +9816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switchable steerable square parasitic monopole array design using a genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9940,433 +9940,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-Synthesis and design of antennas with Parasitic Elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faycel Fezai</w:t>
+                <w:t xml:space="preserve">Méthode d'analyse rigoureuse et synthèse de charges pour reflectarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW2011 - EUROPEAN MICROWAVE WEEK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.17-20</w:t>
+              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 - Conférence JNMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Poster 7E14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680768v1</w:t>
+                <w:t xml:space="preserve">hal-00680978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'antennes à éléments parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ondes Nice 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, NICE, France. pp.Poster session</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'analyse rigoureuse et synthèse de charges pour reflectarray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasser Abdallah</w:t>
+                <w:t xml:space="preserve">Direct-Synthesis and design of antennas with Parasitic Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 - Conférence JNMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Poster 7E14</w:t>
+              <w:t xml:space="preserve">EuMW2011 - EUROPEAN MICROWAVE WEEK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680978v1</w:t>
+                <w:t xml:space="preserve">hal-00680768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to analyse reflectarray antennas using local ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10404,77 +10404,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflectarray antennas with accurate calculation of phase shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10538,51 +10538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Marian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10672,51 +10672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10871,64 +10871,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10964,803 +10964,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances d'un réflecteur de type SFOCA par une source focale BIE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'une antenne BIE multiaccès illuminant un réflecteur parabolique à grande focale pour des applications multifaisceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Dumon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée Nationale des Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.Session Poster 7D</w:t>
+              <w:t xml:space="preserve">Actes de la réunion plénière " interférences d'ondes " GDR CNRS 2451 " ONDES "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158037v1</w:t>
+                <w:t xml:space="preserve">hal-00936076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une antenne BIE multiaccès illuminant un réflecteur parabolique à grande focale pour des applications multifaisceaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EBG resonator antennas: state of the art and propects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la réunion plénière " interférences d'ondes " GDR CNRS 2451 " ONDES "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Antenna Theory and Techniques ICATT'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Sevastopol, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936076v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBG resonator antennas: state of the art and propects</w:t>
+                <w:t xml:space="preserve">Optimisation des performances d'un réflecteur de type SFOCA par une source focale BIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Antenna Theory and Techniques ICATT'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Sevastopol, Ukraine</w:t>
+              <w:t xml:space="preserve">15ème Journée Nationale des Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.Session Poster 7D</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199870v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Process of Circularly Polarized EBG Antenna by Using a Meander Lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Metallic EBG structure design optimization for a reflector antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom. pp.1-7</w:t>
+              <w:t xml:space="preserve">29th ESA Antenna Workshop on Multiple beams and reconfigurable antennas, ESTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Noordwijk, Netherlands. pp.106-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157249v1</w:t>
+                <w:t xml:space="preserve">hal-00200288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic EBG structure design optimization for a reflector antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced two level EBG Antenna for a high F/D Multibeam Reflector Antenna In KA Band : design and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ESA Antenna Workshop on Multiple beams and reconfigurable antennas, ESTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Noordwijk, Netherlands. pp.106-109</w:t>
+              <w:t xml:space="preserve">The Second European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200288v1</w:t>
+                <w:t xml:space="preserve">hal-00200795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced two level EBG Antenna for a high F/D Multibeam Reflector Antenna In KA Band : design and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Process of Circularly Polarized EBG Antenna by Using a Meander Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200795v1</w:t>
+                <w:t xml:space="preserve">hal-00157249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase center study of the Electromagnetic Band Gap antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11863,64 +11863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12020,51 +12020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Marian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12095,64 +12095,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne à résonateur équipé d'un revêtement filtrant et système incorporant cette antenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12245,51 +12245,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12601,51 +12601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Beiranvand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Meghdadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3230326" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lamey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3108231" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2021.3084343" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dugenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Girardot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guihard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.3013989" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thevenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2851296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03038900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Fouany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2756565" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01431624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monediere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716001410" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Fezai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2016.2593974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2016.2541649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2377592" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chreim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kanso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28119" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QH8XSCX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abdallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2013.6529317" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2253751" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2196907" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elsayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/309728" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khoder El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000602" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chantalat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.2004281" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2009.2021779" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.921343" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/790358" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menudier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagnaw" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lesur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY58370.2024.10880455" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecerf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986192" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686186v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hernandez Rodriguez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lesur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501231" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352769" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hallepee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290180" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Couty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecerf Nathalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mazingue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Bhatker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769252" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838503" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411245" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alzein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703520" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642327" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401903v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzein Hala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milbrandt Jorick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Abdul-Sattar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889297" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401936v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888625" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fulchiron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401763v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potier Patrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401808v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elbarhmi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910888" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402089v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Sattar Kaddour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Milbrandt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910690" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mons" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401739v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02403214v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530519" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541573" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778627v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-5G.2018.8484389" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471530" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928151" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petropoulos Ioannis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226022v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Oueslati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119881v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915863v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663106" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vlas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697585" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915984v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262382" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772264v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6205965" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262392" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680768v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680978v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Marian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5973270" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171627" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323161v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158037v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936076v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199870v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200288v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134085v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584923" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Beiranvand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Meghdadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3230326" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2021.3084343" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lamey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3108231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dugenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Girardot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guihard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.3013989" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thevenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2851296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03038900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Fouany" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2756565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01431624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monediere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716001410" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Fezai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2016.2593974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2016.2541649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2377592" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chreim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kanso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28119" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QH8XSCX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2253751" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abdallah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2013.6529317" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2196907" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elsayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/309728" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khoder El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000602" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chantalat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2009.2021779" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.2004281" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/790358" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.921343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagnaw" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menudier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000060" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hernandez Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lesur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecerf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lesur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY58370.2024.10880455" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hallepee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290180" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04686181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352769" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Couty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecerf Nathalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mazingue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Bhatker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769252" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838503" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642327" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alzein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703520" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411245" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elbarhmi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Abdul-Sattar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzein Hala" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potier Patrick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401705v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fulchiron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401936v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milbrandt Jorick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888625" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910888" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318833v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mons" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402089v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Sattar Kaddour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Milbrandt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910690" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401903v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889297" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-5G.2018.8484389" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471530" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02403214v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530519" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376911v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541573" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928151" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226026v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Oueslati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226022v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petropoulos Ioannis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226017v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119872v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119867v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vlas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697585" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663106" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915863v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915984v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262382" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772264v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6205965" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262392" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680978v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Marian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5973270" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171627" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323161v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936076v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199870v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158037v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200288v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134085v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584923" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>