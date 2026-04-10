--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -115,360 +115,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatially Informed Machine Learning Method for Predicting Sound Field Uncertainty</w:t>
+                <w:t xml:space="preserve">Localization abilities with a visual-to-auditory substitution device are modulated by the spatial arrangement of the scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangmei Chen</w:t>
+                <w:t xml:space="preserve">Camille Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Li</w:t>
+                <w:t xml:space="preserve">Florian Scalvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haibin Wang</w:t>
+                <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yupeng Tai</w:t>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (3), pp.429. </w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse13030429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13414-025-03065-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973374v1</w:t>
+                <w:t xml:space="preserve">hal-05178164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization abilities with a visual-to-auditory substitution device are modulated by the spatial arrangement of the scene</w:t>
+                <w:t xml:space="preserve">A Spatially Informed Machine Learning Method for Predicting Sound Field Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bordeau</w:t>
+                <w:t xml:space="preserve">Xiangmei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Scalvini</w:t>
+                <w:t xml:space="preserve">Chao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Migniot</w:t>
+                <w:t xml:space="preserve">Haibin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dubois</w:t>
+                <w:t xml:space="preserve">Yupeng Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ambard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13414-025-03065-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse13030429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178164v1</w:t>
+                <w:t xml:space="preserve">hal-04973374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">uB-VisioGeoloc: An image sequences dataset of pedestrian navigation including geolocalised-inertial information and spatial sound rendering of the urban environment's obstacles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Scalvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -513,287 +513,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal correspondence enhances elevation localization in visual-to-auditory sensory substitution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Outdoor Navigation Assistive System Based on Robust and Real-Time Visual–Auditory Substitution Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scalvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1079998. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1079998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24010166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429427v1</w:t>
+                <w:t xml:space="preserve">hal-04440811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor Navigation Assistive System Based on Robust and Real-Time Visual–Auditory Substitution Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cross-modal correspondence enhances elevation localization in visual-to-auditory sensory substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Scalvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Migniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ambard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.166. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1079998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24010166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1079998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440811v1</w:t>
+                <w:t xml:space="preserve">hal-04429427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Effective CNNs for Real-Time Micro-Expression Recognition</w:t>
               </w:r>
@@ -805,51 +805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Belaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -922,51 +922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand Pose Estimation and Tracking in Real and Virtual Interaction : A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1026,51 +1026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal and pathological gait classification LSTM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1156,51 +1156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D descriptor for human classification: application for human detection in a multi-kinect system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyis Essmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1271,291 +1271,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of agent logic programming means for multichannel intelligent video surveillance.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Sushkova</w:t>
+                <w:t xml:space="preserve">Advances in description of 3D human motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezhda Petrova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Migniot</w:t>
+                <w:t xml:space="preserve">A. Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENSIT: Radioelectronics. Nanosystems. Information technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), pp.101-116. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (24), pp.31665-31691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17725/rensit.2018.10.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-018-6196-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064262v1</w:t>
+                <w:t xml:space="preserve">hal-02064242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in description of 3D human motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of agent logic programming means for multichannel intelligent video surveillance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Sushkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77 (24), pp.31665-31691. </w:t>
+              <w:t xml:space="preserve">RENSIT: Radioelectronics. Nanosystems. Information technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.101-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-018-6196-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17725/rensit.2018.10.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064242v1</w:t>
+                <w:t xml:space="preserve">hal-02064262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid 3D-2D human tracking in a top view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1628,377 +1628,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAC: Spatio-Temporal Overlap-Aware Multi-Sensor Calibration using Neural Radiance Fields</w:t>
+                <w:t xml:space="preserve">3DGS-Calib: 3D Gaussian Splatting for Multimodal SpatioTemporal Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Herau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
+                <w:t xml:space="preserve">Luis Roldão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Seattle, France. pp.15131-15140, </w:t>
+              <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.8315-8321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809704v1</w:t>
+                <w:t xml:space="preserve">hal-04862434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3DGS-Calib: 3D Gaussian Splatting for Multimodal SpatioTemporal Calibration</w:t>
+                <w:t xml:space="preserve">SOAC: Spatio-Temporal Overlap-Aware Multi-Sensor Calibration using Neural Radiance Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Herau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Piasco</w:t>
+                <w:t xml:space="preserve">Luis Roldao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Roldão</w:t>
+                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.8315-8321, </w:t>
+              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, France. pp.15131-15140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862434v1</w:t>
+                <w:t xml:space="preserve">hal-04809704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOISST: Multimodal Optimization of Implicit Scene for SpatioTemporal Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Herau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Piasco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Roldão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Detroit, France. pp.1810-1817, </w:t>
@@ -2036,90 +2036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual-auditory substitution device for indoor navigation based on fast visual marker detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Scalvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Argon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2161,103 +2161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Latency Human-Computer Auditory Interface Based on Real-Time Vision Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Scalvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Singapore, France. pp.36-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2285,265 +2285,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional State Recognition with Micro-expressions and Pulse Rate Variability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cracks detection on glass object based on active thermography approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Meziati Sabour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thomas Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Benezeth</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Trento, Italy. pp.26-35, </w:t>
+              <w:t xml:space="preserve">Fourteenth International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute Alsace; Mulhouse Alsace Agglomeration ; Region Grand Est; IDS GmbH; Faculté de Science de Mulhouse, 2019, -, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30642-7_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2520920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354497v1</w:t>
+                <w:t xml:space="preserve">hal-02353570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracks detection on glass object based on active thermography approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional State Recognition with Micro-expressions and Pulse Rate Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Belaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Herrmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rita Meziati Sabour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aubreton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Conference on Quality Control by Artificial Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Haute Alsace; Mulhouse Alsace Agglomeration ; Region Grand Est; IDS GmbH; Faculté de Science de Mulhouse, 2019, -, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trento, Italy. pp.26-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2520920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30642-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353570v1</w:t>
+                <w:t xml:space="preserve">hal-02354497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal camera calibration with cooled down chessboard</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative InfraRed Thermography Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2637,51 +2637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Unification on Local Binary Patterns Three Orthogonal Planes for Facial Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Belaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,278 +2735,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Point Cloud Descriptor for Posture Recognition</w:t>
+                <w:t xml:space="preserve">Kinematic Covariance Based Abnormal Gait Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. </w:t>
+              <w:t xml:space="preserve">2018 14th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, -, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006541801610168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/sitis.2018.00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800205v1</w:t>
+                <w:t xml:space="preserve">hal-02064251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Covariance Based Abnormal Gait Detection</w:t>
+                <w:t xml:space="preserve">3D Point Cloud Descriptor for Posture Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 14th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, -, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/sitis.2018.00111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006541801610168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064251v1</w:t>
+                <w:t xml:space="preserve">hal-01800205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Hands in Interaction with Objects: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3066,51 +3066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Visual-Based Human Motion Descriptors: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3170,51 +3170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Descriptor for an Oriented-human Classification from Complete Point Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyis Essmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3274,51 +3274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche de classification de personnes à partir d'une plate-forme multi-kinect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyis Essmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3490,51 +3490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part-based 3D multi-person tracking using depth cue in a top view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Human Tracking in a Top View Using Depth Information Recorded by the Xtion Pro-Live Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Human Tracking from Depth Cue in a Buying Behavior Analysis Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3754,51 +3754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Human Segmentation from Detection Windows Using Contour Segment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3849,51 +3849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic people segmentation with a template-driven graph cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,51 +3944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation automatique de personnes par coupe de graphe et gabarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contour segment analysis for human silhouette pre-segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4166,51 +4166,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l’étude par vision du mouvement humain : analyse du comportement et assistance au déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement des images [eess.IV]. Université de bourgogne, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4260,51 +4260,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTBA Human Tracking and Behavior Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4383,51 +4383,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation de personnes dans les images et les vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Grenoble, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012GRENT012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4623,51 +4623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973374v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13030429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05178164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scalvini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Migniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ambard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03065-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1079998" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belaiche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10144959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Dipanda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Morozov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sushkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.12.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02125322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyis Essmaeel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7568-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Petrova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17725/rensit.2018.10.101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dipanda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6196-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0429-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roldao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01433" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801360" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747094" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meziati Sabour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30642-7_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herrmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520920" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Migniot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2019.00076" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006541801610168" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2018.00111" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.66" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.95" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005679803530360" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_59" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_58" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588467v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593222v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/tel-04311059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENT012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05178164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scalvini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Migniot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ambard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03065-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973374v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13030429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1079998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belaiche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10144959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Dipanda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Morozov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sushkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.12.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02125322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyis Essmaeel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7568-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dipanda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6196-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Petrova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17725/rensit.2018.10.101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0429-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801360" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roldao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01433" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747094" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herrmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meziati Sabour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30642-7_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Migniot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2019.00076" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2018.00111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006541801610168" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.66" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.95" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005679803530360" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_59" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_58" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588467v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593222v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/tel-04311059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENT012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>