--- v1 (2026-04-10)
+++ v2 (2026-04-12)
@@ -115,360 +115,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization abilities with a visual-to-auditory substitution device are modulated by the spatial arrangement of the scene</w:t>
+                <w:t xml:space="preserve">A Spatially Informed Machine Learning Method for Predicting Sound Field Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bordeau</w:t>
+                <w:t xml:space="preserve">Xiangmei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Scalvini</w:t>
+                <w:t xml:space="preserve">Chao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Migniot</w:t>
+                <w:t xml:space="preserve">Haibin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dubois</w:t>
+                <w:t xml:space="preserve">Yupeng Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ambard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13414-025-03065-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse13030429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178164v1</w:t>
+                <w:t xml:space="preserve">hal-04973374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatially Informed Machine Learning Method for Predicting Sound Field Uncertainty</w:t>
+                <w:t xml:space="preserve">Localization abilities with a visual-to-auditory substitution device are modulated by the spatial arrangement of the scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangmei Chen</w:t>
+                <w:t xml:space="preserve">Camille Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Li</w:t>
+                <w:t xml:space="preserve">Florian Scalvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haibin Wang</w:t>
+                <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yupeng Tai</w:t>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (3), pp.429. </w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse13030429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13414-025-03065-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973374v1</w:t>
+                <w:t xml:space="preserve">hal-05178164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">uB-VisioGeoloc: An image sequences dataset of pedestrian navigation including geolocalised-inertial information and spatial sound rendering of the urban environment's obstacles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Scalvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -513,287 +513,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor Navigation Assistive System Based on Robust and Real-Time Visual–Auditory Substitution Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cross-modal correspondence enhances elevation localization in visual-to-auditory sensory substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Scalvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Migniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ambard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.166. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1079998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24010166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1079998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440811v1</w:t>
+                <w:t xml:space="preserve">hal-04429427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal correspondence enhances elevation localization in visual-to-auditory sensory substitution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Outdoor Navigation Assistive System Based on Robust and Real-Time Visual–Auditory Substitution Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scalvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1079998. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1079998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24010166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429427v1</w:t>
+                <w:t xml:space="preserve">hal-04440811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Effective CNNs for Real-Time Micro-Expression Recognition</w:t>
               </w:r>
@@ -805,51 +805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Belaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -922,51 +922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand Pose Estimation and Tracking in Real and Virtual Interaction : A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1026,51 +1026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal and pathological gait classification LSTM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1156,51 +1156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D descriptor for human classification: application for human detection in a multi-kinect system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyis Essmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1271,291 +1271,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in description of 3D human motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of agent logic programming means for multichannel intelligent video surveillance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Sushkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77 (24), pp.31665-31691. </w:t>
+              <w:t xml:space="preserve">RENSIT: Radioelectronics. Nanosystems. Information technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.101-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-018-6196-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17725/rensit.2018.10.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064242v1</w:t>
+                <w:t xml:space="preserve">hal-02064262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of agent logic programming means for multichannel intelligent video surveillance.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Sushkova</w:t>
+                <w:t xml:space="preserve">Advances in description of 3D human motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezhda Petrova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Migniot</w:t>
+                <w:t xml:space="preserve">A. Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENSIT: Radioelectronics. Nanosystems. Information technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), pp.101-116. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (24), pp.31665-31691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17725/rensit.2018.10.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-018-6196-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064262v1</w:t>
+                <w:t xml:space="preserve">hal-02064242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid 3D-2D human tracking in a top view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1628,377 +1628,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3DGS-Calib: 3D Gaussian Splatting for Multimodal SpatioTemporal Calibration</w:t>
+                <w:t xml:space="preserve">SOAC: Spatio-Temporal Overlap-Aware Multi-Sensor Calibration using Neural Radiance Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Herau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Piasco</w:t>
+                <w:t xml:space="preserve">Luis Roldao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Roldão</w:t>
+                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.8315-8321, </w:t>
+              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, France. pp.15131-15140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862434v1</w:t>
+                <w:t xml:space="preserve">hal-04809704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAC: Spatio-Temporal Overlap-Aware Multi-Sensor Calibration using Neural Radiance Fields</w:t>
+                <w:t xml:space="preserve">3DGS-Calib: 3D Gaussian Splatting for Multimodal SpatioTemporal Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Herau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
+                <w:t xml:space="preserve">Luis Roldão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Seattle, France. pp.15131-15140, </w:t>
+              <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.8315-8321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809704v1</w:t>
+                <w:t xml:space="preserve">hal-04862434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOISST: Multimodal Optimization of Implicit Scene for SpatioTemporal Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Herau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Roldão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Detroit, France. pp.1810-1817, </w:t>
@@ -2036,90 +2036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual-auditory substitution device for indoor navigation based on fast visual marker detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Scalvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Argon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2161,103 +2161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Latency Human-Computer Auditory Interface Based on Real-Time Vision Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Scalvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Singapore, France. pp.36-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2285,265 +2285,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracks detection on glass object based on active thermography approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional State Recognition with Micro-expressions and Pulse Rate Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Belaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Herrmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rita Meziati Sabour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aubreton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Conference on Quality Control by Artificial Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Haute Alsace; Mulhouse Alsace Agglomeration ; Region Grand Est; IDS GmbH; Faculté de Science de Mulhouse, 2019, -, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trento, Italy. pp.26-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2520920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30642-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353570v1</w:t>
+                <w:t xml:space="preserve">hal-02354497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional State Recognition with Micro-expressions and Pulse Rate Variability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cracks detection on glass object based on active thermography approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Meziati Sabour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thomas Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Benezeth</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Trento, Italy. pp.26-35, </w:t>
+              <w:t xml:space="preserve">Fourteenth International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute Alsace; Mulhouse Alsace Agglomeration ; Region Grand Est; IDS GmbH; Faculté de Science de Mulhouse, 2019, -, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30642-7_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2520920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354497v1</w:t>
+                <w:t xml:space="preserve">hal-02353570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal camera calibration with cooled down chessboard</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative InfraRed Thermography Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2637,51 +2637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Unification on Local Binary Patterns Three Orthogonal Planes for Facial Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Belaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Covariance Based Abnormal Gait Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2858,51 +2858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Point Cloud Descriptor for Posture Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2962,51 +2962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Hands in Interaction with Objects: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3066,51 +3066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Visual-Based Human Motion Descriptors: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3170,51 +3170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Descriptor for an Oriented-human Classification from Complete Point Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyis Essmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3274,51 +3274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche de classification de personnes à partir d'une plate-forme multi-kinect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyis Essmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Dipanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3490,51 +3490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part-based 3D multi-person tracking using depth cue in a top view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Human Tracking in a Top View Using Depth Information Recorded by the Xtion Pro-Live Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Human Tracking from Depth Cue in a Buying Behavior Analysis Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3754,51 +3754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Human Segmentation from Detection Windows Using Contour Segment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3849,51 +3849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic people segmentation with a template-driven graph cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,51 +3944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation automatique de personnes par coupe de graphe et gabarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contour segment analysis for human silhouette pre-segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4166,51 +4166,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l’étude par vision du mouvement humain : analyse du comportement et assistance au déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement des images [eess.IV]. Université de bourgogne, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4260,51 +4260,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTBA Human Tracking and Behavior Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4383,51 +4383,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation de personnes dans les images et les vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Grenoble, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012GRENT012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4623,51 +4623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05178164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scalvini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Migniot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ambard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03065-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973374v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13030429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1079998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belaiche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10144959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Dipanda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Morozov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sushkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.12.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02125322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyis Essmaeel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7568-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dipanda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6196-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Petrova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17725/rensit.2018.10.101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0429-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801360" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roldao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01433" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747094" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herrmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meziati Sabour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30642-7_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Migniot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2019.00076" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2018.00111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006541801610168" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.66" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.95" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005679803530360" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_59" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_58" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588467v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593222v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/tel-04311059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENT012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973374v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13030429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05178164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scalvini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Migniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ambard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03065-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1079998" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belaiche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10144959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Dipanda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Morozov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sushkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.12.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02125322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyis Essmaeel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7568-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Petrova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17725/rensit.2018.10.101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dipanda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6196-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0429-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roldao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01433" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801360" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747094" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meziati Sabour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30642-7_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herrmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520920" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Migniot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2019.00076" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2018.00111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006541801610168" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.66" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.95" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005679803530360" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_59" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_58" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588467v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593222v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/tel-04311059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENT012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>