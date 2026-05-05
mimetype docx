--- v2 (2026-04-12)
+++ v3 (2026-05-05)
@@ -513,287 +513,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal correspondence enhances elevation localization in visual-to-auditory sensory substitution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outdoor Navigation Assistive System Based on Robust and Real-Time Visual–Auditory Substitution Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scalvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Scalvini</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1079998. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1079998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24010166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429427v1</w:t>
+                <w:t xml:space="preserve">hal-04440811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor Navigation Assistive System Based on Robust and Real-Time Visual–Auditory Substitution Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-modal correspondence enhances elevation localization in visual-to-auditory sensory substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Scalvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Bordeau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Migniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ambard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.166. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1079998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24010166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1079998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440811v1</w:t>
+                <w:t xml:space="preserve">hal-04429427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Effective CNNs for Real-Time Micro-Expression Recognition</w:t>
               </w:r>
@@ -1628,377 +1628,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAC: Spatio-Temporal Overlap-Aware Multi-Sensor Calibration using Neural Radiance Fields</w:t>
+                <w:t xml:space="preserve">3DGS-Calib: 3D Gaussian Splatting for Multimodal SpatioTemporal Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Herau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathan Piasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
+                <w:t xml:space="preserve">Luis Roldão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Seattle, France. pp.15131-15140, </w:t>
+              <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.8315-8321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809704v1</w:t>
+                <w:t xml:space="preserve">hal-04862434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3DGS-Calib: 3D Gaussian Splatting for Multimodal SpatioTemporal Calibration</w:t>
+                <w:t xml:space="preserve">SOAC: Spatio-Temporal Overlap-Aware Multi-Sensor Calibration using Neural Radiance Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Herau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Piasco</w:t>
+                <w:t xml:space="preserve">Luis Roldao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Roldão</w:t>
+                <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.8315-8321, </w:t>
+              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, France. pp.15131-15140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862434v1</w:t>
+                <w:t xml:space="preserve">hal-04809704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOISST: Multimodal Optimization of Implicit Scene for SpatioTemporal Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Herau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Piasco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Roldão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Tsishkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Detroit, France. pp.1810-1817, </w:t>
@@ -4623,51 +4623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973374v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13030429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05178164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scalvini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Migniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ambard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03065-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1079998" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belaiche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10144959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Dipanda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Morozov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sushkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.12.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02125322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyis Essmaeel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7568-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Petrova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17725/rensit.2018.10.101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dipanda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6196-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0429-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roldao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01433" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801360" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747094" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meziati Sabour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30642-7_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herrmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520920" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Migniot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2019.00076" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2018.00111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006541801610168" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.66" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.95" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005679803530360" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_59" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_58" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588467v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593222v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/tel-04311059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENT012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973374v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13030429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05178164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scalvini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Migniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ambard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03065-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010166" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1079998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belaiche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10144959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Dipanda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Morozov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sushkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.12.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02125322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyis Essmaeel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7568-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Petrova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17725/rensit.2018.10.101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dipanda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6196-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0429-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Herau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801360" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roldao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01433" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747094" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meziati Sabour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30642-7_3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herrmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520920" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Migniot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2019.00076" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2018.00111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006541801610168" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.66" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.95" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005679803530360" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_59" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40261-6_58" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588467v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593222v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/tel-04311059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENT012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>