--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1515,429 +1515,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy-atom-free π-twisted photosensitizers for fluorescence bioimaging and photodynamic therapy</w:t>
+                <w:t xml:space="preserve">Driving Triplet State Population in Benzothioxanthene Imide Dyes: Let's twist!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korentin Morice</w:t>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Mutovska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Nathan Plassais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Josse</w:t>
+                <w:t xml:space="preserve">Geonwoo Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeasin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4tb01014k⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888712v1</w:t>
+                <w:t xml:space="preserve">hal-04702114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Triplet State Population in Benzothioxanthene Imide Dyes: Let's twist!</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathan Plassais</w:t>
+                <w:t xml:space="preserve">A Photoinduced Annulation Strategy Towards a Novel Polycyclic Heteroaromatic Chromophore: Scope, Mechanism, Properties and Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geonwoo Park</w:t>
+                <w:t xml:space="preserve">Audrey Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeasin Khan</w:t>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202400191⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202400199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702114v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photoinduced Annulation Strategy Towards a Novel Polycyclic Heteroaromatic Chromophore: Scope, Mechanism, Properties and Applications.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+                <w:t xml:space="preserve">Heavy-atom-free π-twisted photosensitizers for fluorescence bioimaging and photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+                <w:t xml:space="preserve">Korentin Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Monika Mutovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (33), pp.8107-8121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.202400199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4tb01014k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774204v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal‐Free Benzothioxanthene Imide Based Dyes for Organic Light‐Emitting Electrochemical Cells</w:t>
               </w:r>
@@ -1949,64 +1949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwang Keat Leong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hee Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2051,485 +2051,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
+                <w:t xml:space="preserve">Self-Sensitized Photooxidation of Naphthols to Naphthoquinones and the Use of Naphthoquinones as Visible Light Photocatalysts in Batch and Continuous Flow Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Deiana</w:t>
+                <w:t xml:space="preserve">Maxime Lancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María Andrés Castán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Josse</w:t>
+                <w:t xml:space="preserve">Pierre Zimberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraha Kahsay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+                <w:t xml:space="preserve">Catherine Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (10), pp.6498-6508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c03014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247125v1</w:t>
+                <w:t xml:space="preserve">hal-04163143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Sensitized Photooxidation of Naphthols to Naphthoquinones and the Use of Naphthoquinones as Visible Light Photocatalysts in Batch and Continuous Flow Reactors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo targeting and multimodal imaging of cerebral amyloid-β aggregates using hybrid GdF 3 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Zimberlin</w:t>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gomez</w:t>
+                <w:t xml:space="preserve">Elodie Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Port</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mpambani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Prune Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c03014⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (29), pp.2173-2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2022-0252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163143v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo targeting and multimodal imaging of cerebral amyloid-β aggregates using hybrid GdF 3 nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Rositi</w:t>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Mpambani</w:t>
+                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Prune Berner</w:t>
+                <w:t xml:space="preserve">Abraha Kahsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (29), pp.2173-2187. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (12), pp.6264-6285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/nnm-2022-0252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038718v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical‐Formation Management: Towards Aza‐Analogues of the Benzothioxanthene Imide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Mutovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Siegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,103 +2727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Photooxidation using a Subpart-per-million Heavy-Metal-Free Red-Light Photocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Golisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (43), pp.15674-15684. </w:t>
@@ -2861,51 +2861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic effects in singlet oxygen mediated oxidations by immobilized photosensitizers on silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Lindgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2972,377 +2972,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and overcoming proximity effects in multi-spot two-photon direct laser writing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiochromenocarbazole imide: a new organic dye with first utility in large area flexible electroluminescent devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Arnoux</w:t>
+                <w:t xml:space="preserve">C. Amruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Pérez-Covarrubias</w:t>
+                <w:t xml:space="preserve">Laura Abad Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baldeck</w:t>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102491⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (14), pp.1912-1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2QM00299J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590641v1</w:t>
+                <w:t xml:space="preserve">hal-03821177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiochromenocarbazole imide: a new organic dye with first utility in large area flexible electroluminescent devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+                <w:t xml:space="preserve">Understanding and overcoming proximity effects in multi-spot two-photon direct laser writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pérez-Covarrubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Amruth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Josse</w:t>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abad Galan</w:t>
+                <w:t xml:space="preserve">Quentin Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+                <w:t xml:space="preserve">Patrice Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (14), pp.1912-1919. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.102491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2QM00299J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821177v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-selected thionated benzothioxanthene chromophores as heavy-atom-free small-molecule photosensitizers for photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Deiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dalinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Osmolovskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.142. </w:t>
@@ -3508,503 +3508,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Photoinduced Radical Generation Quantum Efficiencies by Combining Chemical Actinometry and 19 F NMR Spectroscopy</w:t>
+                <w:t xml:space="preserve">Reevaluating the Solution Photophysics of Tetraphenylethylene at the Origin of their Aggregation‐Induced Emission Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Arnoux</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04540⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (30), pp.8003-8007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590669v1</w:t>
+                <w:t xml:space="preserve">hal-03590653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluating the Solution Photophysics of Tetraphenylethylene at the Origin of their Aggregation‐Induced Emission Properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100926⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.13795 - 13808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590653v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Dudek</w:t>
+                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enikő Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (9), pp.2213-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590673v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Photoinduced Radical Generation Quantum Efficiencies by Combining Chemical Actinometry and 19 F NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (9), pp.2213-2224. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (5), pp.2926-2932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137794v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forging C‐SeCF 3 Bonds with Trifluoromethyl Tolueneselenosulfonate under Visible‐Light</w:t>
               </w:r>
@@ -4258,90 +4258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Concept of Dimerization-Induced Inter System Crossing: at the Origins of Spin-Orbit Coupling Selection Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dalinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4654,1043 +4654,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Regioselective Monohalogenation and Homo/Hetero Dihalogenation of Benzothioxanthene Monoimide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (14), pp.2140-2145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202000213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044490v1</w:t>
+                <w:t xml:space="preserve">hal-02887582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluoroalkylselenolation of Alkyl Silanes/Trifluoroborates under Metal-Free Visible-Light Photoredox Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (10), pp.1559-1566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033204v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigation on the intersystem crossing kinetics in benzothioxanthene imide luminophores, and their dependence on substituent effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">Au nanobipyramids@mSiO2 core–shell nanoparticles for plasmon-enhanced singlet oxygen photooxygenations in segmented flow microreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP01072C⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (11), pp.5280 - 5287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0na00533a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888752v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Monohalogenation and Homo/Hetero Dihalogenation of Benzothioxanthene Monoimide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Photocatalysis Meets Magnetism: Designing Magnetically Recoverable Supports for Visible-Light Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Terra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (14), pp.2140-2145. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (22), pp.24895-24904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202000213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c06126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887582v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroalkylselenolation of Alkyl Silanes/Trifluoroborates under Metal-Free Visible-Light Photoredox Catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+                <w:t xml:space="preserve">Jan Blahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Tlili</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901063⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008842v1</w:t>
+                <w:t xml:space="preserve">hal-03044490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au nanobipyramids@mSiO2 core–shell nanoparticles for plasmon-enhanced singlet oxygen photooxygenations in segmented flow microreactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Désert</w:t>
+                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chateau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Tatsuki Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Aimé Poutougnigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0na00533a⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (21), pp.9264-9278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591102v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalysis Meets Magnetism: Designing Magnetically Recoverable Supports for Visible-Light Photocatalysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental investigation on the intersystem crossing kinetics in benzothioxanthene imide luminophores, and their dependence on substituent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Sanchez</w:t>
+                <w:t xml:space="preserve">José Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose de Toro</w:t>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (22), pp.24895-24904. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.12373-12381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c06126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP01072C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590679v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitration of benzothioxanthene: towards a new class of dyes with versatile photophysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dalinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (3), pp.900-905. </w:t>
@@ -5722,425 +5722,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optical Power Limiting and Ultrafast Photophysics Investigation of a Series of Multi-Branched Heavy Atom Substituted Fluorene Molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Visible-Light-Mediated Synthesis of Trifluoromethylthiolated Arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics7100126⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (14), pp.2865-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739660v1</w:t>
+                <w:t xml:space="preserve">hal-03008849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Mediated Synthesis of Trifluoromethylthiolated Arenes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intriguing Effects of Halogen Substitution on the Photophysical Properties of 2,9-(Bis)halo-Substituted Phenanthrolinecopper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Brown-Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Quatela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610322⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (12), pp.7730-7745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008849v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intriguing Effects of Halogen Substitution on the Photophysical Properties of 2,9-(Bis)halo-Substituted Phenanthrolinecopper(I) Complexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Optical Power Limiting and Ultrafast Photophysics Investigation of a Series of Multi-Branched Heavy Atom Substituted Fluorene Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Gimeno</w:t>
+                <w:t xml:space="preserve">Hampus Lundén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Quatela</w:t>
+                <w:t xml:space="preserve">Iulia Minda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (12), pp.7730-7745. </w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/inorganics7100126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351535v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Avenues in Radical Trifluoromethylselenylation with ­Trifluoromethyl Tolueneselenosulfonate</w:t>
               </w:r>
@@ -6178,51 +6178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (07), pp.777-782. </w:t>
@@ -6407,51 +6407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6656,177 +6656,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible‐Light‐Mediated Metal‐Free Synthesis of Trifluoromethylselenolated Arenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+                <w:t xml:space="preserve">A combined theoretical and experimental investigation on the influence of the bromine substitution pattern on the photophysics of conjugated organic chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201806165⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (5), pp.3768 - 3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06535C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093873v1</w:t>
+                <w:t xml:space="preserve">hal-01848949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-light promoted fluoroalkylselenolation: toward the reactivity of unsaturated compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6835,302 +6835,302 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (71), pp.9909 - 9912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8CC05256E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined theoretical and experimental investigation on the influence of the bromine substitution pattern on the photophysics of conjugated organic chromophores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Pitrat</w:t>
+                <w:t xml:space="preserve">Visible‐Light‐Mediated Metal‐Free Synthesis of Trifluoromethylselenolated Arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (36), pp.11781-11785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201806165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP06535C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848949v1</w:t>
+                <w:t xml:space="preserve">hal-03093873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Photon Fluorescence and Magnetic Resonance Specific Imaging of Aβ Amyloid Using Hybrid Nano-GdF 3 Contrast Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mpambani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas K.O. Åslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Nyström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7207,77 +7207,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophysical insights on the influence of excited states reorganization processes on the visible and near infra-red luminescence of two-photon quadrupolar chromophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyes and Pigments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 159, pp.352 - 366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7305,831 +7305,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keto-polymethines: a versatile class of dyes with outstanding spectroscopic properties for in cellulo and in vivo two-photon microscopy imaging</w:t>
+                <w:t xml:space="preserve">Access to cyclic gem-difluoroacyl scaffolds via electrochemical and visible light photocatalytic radical tandem cyclization of heteroaryl chlorodifluoromethyl ketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pascal</w:t>
+                <w:t xml:space="preserve">Chérif Adouama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+                <w:t xml:space="preserve">Robert Keyrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Appaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Duperray</w:t>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Grichine</w:t>
+                <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.381 - 394. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (41), pp.5653-5656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6SC02488B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CC02979A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419954v1</w:t>
+                <w:t xml:space="preserve">hal-01547259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Macromolecular Probe Based on a Quadrupolar Anthracenyl Scaffold for Sensitive Recognition of Serum Proteins under Simulated Physiological Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Deiana</w:t>
+                <w:t xml:space="preserve">Distributed Feedback Lasing in Amorphous Polymers with Covalently Bonded Fluorescent Dyes: The Influence of Photoisomerization Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacper Parafiniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Sznitko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marek Samoc</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Zelechowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00665⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (16), pp.6164 - 6173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848443v1</w:t>
+                <w:t xml:space="preserve">hal-01848485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Photosensitizer–Polymer Conjugates for Combined Cancer Cell Death Induction and Two-Photon Fluorescence Imaging: Structure/Photodynamic Therapy Efficiency Relationship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cepraga</w:t>
+                <w:t xml:space="preserve">Two-Photon Macromolecular Probe Based on a Quadrupolar Anthracenyl Scaffold for Sensitive Recognition of Serum Proteins under Simulated Physiological Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Marotte</w:t>
+                <w:t xml:space="preserve">Leszek Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edna Ben Daoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+                <w:t xml:space="preserve">Marek Samoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01090⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (9), pp.5715 - 5725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688080v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Recognition of G-Quadruplexes Over Duplex-DNA by a Macromolecular NIR Two-Photon Fluorescent Probe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mettra</w:t>
+                <w:t xml:space="preserve">Two-Photon Photosensitizer–Polymer Conjugates for Combined Cancer Cell Death Induction and Two-Photon Fluorescence Imaging: Structure/Photodynamic Therapy Efficiency Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+                <w:t xml:space="preserve">Edna Ben Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek M. Mazur</w:t>
+                <w:t xml:space="preserve">Arnaud Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Pawlik</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (23), pp.5915 - 5920. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (12), pp.4022 - 4033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01713521v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to cyclic gem-difluoroacyl scaffolds via electrochemical and visible light photocatalytic radical tandem cyclization of heteroaryl chlorodifluoromethyl ketones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Recognition of G-Quadruplexes Over Duplex-DNA by a Macromolecular NIR Two-Photon Fluorescent Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chérif Adouama</w:t>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Keyrouz</w:t>
+                <w:t xml:space="preserve">Leszek M. Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pilet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Gueyrard</w:t>
+                <w:t xml:space="preserve">Krzysztof Pawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CC02979A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (23), pp.5915 - 5920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547259v1</w:t>
+                <w:t xml:space="preserve">cea-01713521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Feedback Lasing in Amorphous Polymers with Covalently Bonded Fluorescent Dyes: The Influence of Photoisomerization Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Keto-polymethines: a versatile class of dyes with outstanding spectroscopic properties for in cellulo and in vivo two-photon microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kacper Parafiniuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lech Sznitko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mettra</w:t>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Zelechowska</w:t>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (16), pp.6164 - 6173. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.381 - 394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6SC02488B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848485v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon controlled sol–gel condensation for the microfabrication of silica based microstructures. The role of photoacids and photobases</w:t>
               </w:r>
@@ -8154,51 +8154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8243,656 +8243,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State</w:t>
+                <w:t xml:space="preserve">Ion pairing controls rheological properties of “processionary” polyelectrolyte hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mettra</w:t>
+                <w:t xml:space="preserve">Hassan Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
+                <w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Calin</w:t>
+                <w:t xml:space="preserve">Thi Thanh-Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+                <w:t xml:space="preserve">Nicolas Taberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201600178⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (48), pp.9749 - 9758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM02022D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412974v1</w:t>
+                <w:t xml:space="preserve">hal-01526191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Picture: Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State (ChemPhysChem 14/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Calin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (14), pp.2105 - 2105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201600611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion pairing controls rheological properties of “processionary” polyelectrolyte hydrogels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A carbazole-substituted iridium complex as a solid state emitter for two-photon intravital imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Taberlet</w:t>
+                <w:t xml:space="preserve">Marc Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+                <w:t xml:space="preserve">Frederic Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6SM02022D⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.9586-9595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526191v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carbazole-substituted iridium complex as a solid state emitter for two-photon intravital imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Marrot</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (14), pp.2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201600178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01407814v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the Binding Mechanism of a Poly(cationic) Anthracenyl Fluorescent Probe with High Affinity toward Double-Stranded DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Deiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Olesiak-Banska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8943,77 +8943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent gold nanoparticles with chain-end grafted RAFT copolymers: influence of the polymer molecular weight and type of chromophore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cepraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9077,51 +9077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fluorescent Polymer Probe with High Selectivity toward Vascular Endothelial Cells for and beyond Noninvasive Two-Photon Intravital Imaging of Brain Vasculature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9345,51 +9345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of a biocompatible water-soluble anthracenyl polymer derivative with double-stranded DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Deiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9397,51 +9397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Piela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (45), pp.30318-30327. </w:t>
@@ -9479,51 +9479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediating Gel Formation from Structurally Controlled Poly(Electrolytes) Through Multiple “Head-to-Body” Electrostatic Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9531,51 +9531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leocmach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma A. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (1), pp.55-59. </w:t>
@@ -9665,51 +9665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (32), pp.16941-16956. </w:t>
@@ -9747,51 +9747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the polymethine paradigm: evidence for the contribution of a bis-dipolar electronic structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10028,90 +10028,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocarriers with ultrahigh chromophore loading for fluorescence bio-imaging and photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cepraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.8344-8351. </w:t>
@@ -10187,51 +10187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10295,103 +10295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatible well-defined chromophore-polymer conjugates for photodynamic therapy and two-photon imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cepraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.61-67. </w:t>
@@ -10442,51 +10442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapie photodynamique : évolution chimique des photosensibilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Innovations en analyses et mesures ; La veille technologique comme moteur d'innovation et de compétitivité, IN161, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10514,429 +10514,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble chromophores with star-shaped oligomeric arms: synthesis, spectroscopic studies and first results in bio-imaging and cell death induction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+                <w:t xml:space="preserve">Influence of bromine substitution pattern on the singlet oxygen generation efficiency of two-photon absorbing chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2nj40407a⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (31), pp.6275-6278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob25536g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950001v1</w:t>
+                <w:t xml:space="preserve">hal-01113591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bromine substitution pattern on the singlet oxygen generation efficiency of two-photon absorbing chromophores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An improved singlet oxygen sensitizer with two-photon absorption and emission in the biological transparency window as a result of ground state symmetry-breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Armagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Lindgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ob25536g⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (11), pp.1689-1691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc15904j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113591v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved singlet oxygen sensitizer with two-photon absorption and emission in the biological transparency window as a result of ground state symmetry-breaking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Water-soluble chromophores with star-shaped oligomeric arms: synthesis, spectroscopic studies and first results in bio-imaging and cell death induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Lindgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (11), pp.1689-1691. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (11), pp.2328-2333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc15904j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2nj40407a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113592v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild and efficient bromination of poly(hydroxyethyl acrylate) and its use towards ionic-liquid containing polymers</w:t>
               </w:r>
@@ -10948,64 +10948,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinu Krishnan Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11052,51 +11052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two photon photosensitizers for PDT: molecular engineering towards understanding of their excited state photophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11104,51 +11104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTICAL MATERIALS AND BIOMATERIALS IN SECURITY AND DEFENCE SYSTEMS TECHNOLOGY IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8545, pp.854508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12848,51 +12848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française de Photobiologie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
@@ -13036,286 +13036,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small distorted Pi-conjugated molecules as emerging photosensitizers in PDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème Journée Française sur la Thérapie Photodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774338v1</w:t>
+                <w:t xml:space="preserve">hal-04739357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences CP2P'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Mulhouse (FR), France</w:t>
+              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774316v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small distorted Pi-conjugated molecules as emerging photosensitizers in PDT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Labro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Française sur la Thérapie Photodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences CP2P'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739357v1</w:t>
+                <w:t xml:space="preserve">hal-04774316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small distorted Pi-conjugated molecules as emerging photosensitizers in PDT</w:t>
               </w:r>
@@ -13560,64 +13560,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of specific regio-functionnalized pyclen-based Ln(III) complexes for two-photon excitation and application to imaging or theranostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13888,90 +13888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Singlet-Triplet intersystem crossing from the quantum chemistry point of view.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunkyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14082,51 +14082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the versatility of electronic structures in polymethine dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14229,64 +14229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Bio)-conjugués polymères multifonctionnels pour l'imagerie de fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Adjili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cepraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14393,51 +14393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahima Ouchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Armagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Diego, France. </w:t>
@@ -14883,51 +14883,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico design of organic molecules for triplet excited states manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15416,64 +15416,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Arnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022008673. 2022, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2022008673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15581,51 +15581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F99636F8"/>
+    <w:nsid w:val="2328D807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15812,51 +15812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-monnereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8928-2416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094460744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Saczuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.113161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202505146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Cottini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M Mazur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NH00237K" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Canavero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Brettnacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Morice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mutovska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tb01014k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04702114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Plassais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geonwoo Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeasin Khan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400191" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pollien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400199" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Keat Leong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jung Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401700" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04163143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lancel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zimberlin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Port" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c03014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300071" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pelluau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ04835C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Golisano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04688" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lindgren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Amara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00502-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amruth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QM00299J" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Osmolovskyi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00752-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00232" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04540" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100926" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394540v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Louvel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debrauwer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202000184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chelagha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Payard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Mosbah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100828" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lindgren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrun Gederaas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siksj&#248;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hansen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051127" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01072C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000213" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901063" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendoza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00533a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590679v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Terra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanchez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Toro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06126" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ05804D" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739660v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Lund&#233;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Minda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7100126" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610322" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown-Xu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quatela" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00042" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610347" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Ouyang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800922" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889009v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806165" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093873v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05256E" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848949v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mettra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallavardin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armagnat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pitrat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06535C" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889053v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K.O. &#197;slund" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Nystr&#246;m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Reitan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00191" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419954v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC02488B" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848443v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mazur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samoc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00665" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688080v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ben Daoud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01090" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01713521v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M. Mazur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pawlik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02547" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547259v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Adouama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Keyrouz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02979A" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848485v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Parafiniuk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Sznitko" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zelechowska" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00878" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848467v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kustra" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08608C" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412974v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600178" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GHFC231-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896313v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600611" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65PQ1H9T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526191v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Duvall Deffo Ayagou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02022D" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407814v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01253" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525614v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Olesiak-Banska" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01113" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378703v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leung" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02936" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525616v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leocmach" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maffeis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghogia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01138A" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Piela" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05381a" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma A. Adams" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400478" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112940v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Choi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mager" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gwon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01134A" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088535v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501358q" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113587v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4012313" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00856213v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22325f" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113572v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in161" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950001v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40407a" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113591v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25536g" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113592v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Armagnat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc15904j" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113594v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinu Krishnan Appukuttan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dupont" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20462B" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245556v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007265" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945366v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001225" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV39B9DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945354v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hidalgo Ramos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Elemans" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Nolte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908524x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945361v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wallin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Richard Gankou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907824d" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945375v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik G&#246;ransson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100605t" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418178v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpaci" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hergu&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945385v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deutman" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moalin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coumans" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veling" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0810145106" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945395v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elemans" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ercolani" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nolte" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164647" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101740v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nunzi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essahlaoui" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seveno" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.11.026" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74MBZKG0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080488v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blart" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odobel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wallin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017942v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.969" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4SQSPWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945490v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.07.094" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-343VKL3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945498v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200546069" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0K2LS4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820686v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mercier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739665v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Morozkov" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Kechiche" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774338v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774316v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739357v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737688v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774326v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737694v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104057v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hilbert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wiedenmann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stender" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Mantei" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Houbertz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545788" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357973v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737687v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896789v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2072624" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889614v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Kobayashi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouchen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.895984" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512383v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tellier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.661669" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079521v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147636v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Ny" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515725" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728365v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774259v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774442v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774448v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774434v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855396v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-monnereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8928-2416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094460744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Saczuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.113161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202505146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Cottini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M Mazur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NH00237K" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Canavero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Brettnacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04702114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Plassais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geonwoo Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeasin Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400191" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774204v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pollien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Morice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mutovska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tb01014k" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Keat Leong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jung Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401700" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04163143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lancel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zimberlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Port" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c03014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300071" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pelluau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ04835C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Golisano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04688" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lindgren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Amara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00502-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821177v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amruth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QM00299J" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Osmolovskyi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00752-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00232" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100926" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04540" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394540v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Louvel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debrauwer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202000184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chelagha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Payard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Mosbah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100828" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lindgren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrun Gederaas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siksj&#248;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hansen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051127" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000213" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901063" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendoza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00533a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590679v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Terra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Toro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06126" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888752v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01072C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ05804D" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610322" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351535v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown-Xu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quatela" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Lund&#233;n" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Minda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7100126" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610347" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Ouyang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800922" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889009v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806165" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mettra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallavardin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armagnat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pitrat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06535C" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889019v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05256E" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889053v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K.O. &#197;slund" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Nystr&#246;m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Reitan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00191" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547259v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Adouama" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Keyrouz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02979A" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848485v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Parafiniuk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Sznitko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zelechowska" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00878" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mazur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samoc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00665" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688080v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ben Daoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01713521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M. Mazur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pawlik" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02547" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419954v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC02488B" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848467v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kustra" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08608C" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526191v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Duvall Deffo Ayagou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02022D" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896313v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600611" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65PQ1H9T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01253" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412974v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600178" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GHFC231-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525614v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Olesiak-Banska" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01113" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378703v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leung" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02936" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525616v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leocmach" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maffeis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghogia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01138A" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Piela" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05381a" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma A. Adams" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400478" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112940v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Choi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mager" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gwon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01134A" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088535v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501358q" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113587v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4012313" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00856213v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22325f" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113572v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in161" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113591v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25536g" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113592v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Armagnat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc15904j" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950001v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40407a" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113594v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinu Krishnan Appukuttan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dupont" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20462B" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245556v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007265" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945366v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001225" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV39B9DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945354v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hidalgo Ramos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Elemans" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Nolte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908524x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945361v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wallin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Richard Gankou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907824d" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945375v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik G&#246;ransson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100605t" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418178v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpaci" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hergu&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945385v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deutman" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moalin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coumans" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veling" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0810145106" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945395v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elemans" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ercolani" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nolte" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164647" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101740v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nunzi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essahlaoui" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seveno" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.11.026" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74MBZKG0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080488v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blart" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odobel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wallin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017942v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.969" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4SQSPWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945490v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.07.094" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-343VKL3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945498v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200546069" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0K2LS4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820686v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mercier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739665v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Morozkov" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Kechiche" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739357v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774338v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774316v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737688v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774326v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737694v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104057v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hilbert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wiedenmann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stender" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Mantei" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Houbertz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545788" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357973v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737687v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896789v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2072624" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889614v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Kobayashi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouchen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.895984" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512383v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tellier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.661669" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079521v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147636v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Ny" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515725" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728365v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774259v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774442v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774448v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774434v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855396v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>