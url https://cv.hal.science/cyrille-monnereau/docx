--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -205,1367 +205,1367 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and physicochemical insights into the photoactivation pathways of a charge transfer ATRP photoinitiator</w:t>
+                <w:t xml:space="preserve">Stereoselective synthesis of heterocyclic tetraphenylethylene analogues with configuration-dependent solid-state luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Grebille</w:t>
+                <w:t xml:space="preserve">Mathilde Seinfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Raphael Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bucher</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (8), pp.e202500074. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (23), pp.10523-10531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.202500074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4SC08333D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349382v1</w:t>
+                <w:t xml:space="preserve">hal-05208127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of nitration in bay-region of benzothioxanthene imide: A streamlined pathway to N- and S-annulated derivatives</w:t>
+                <w:t xml:space="preserve">π ‐Expanded Nitrogen‐Cation (N + )‐Doped Polycyclic Aromatic Hydrocarbons: A Review of Intramolecular Cyclization Routes to Benzo[ c ]Quinolizinium, Triazinium, Pyridoquinazolinium, and Pyridoquinoxalinium Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Kassem</w:t>
+                <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Saczuk</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2025.113161⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302356v1</w:t>
+                <w:t xml:space="preserve">hal-05415916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shelf-Stable Reagent for Photocataly4c Radical Pentafluorosulfanyla4on of Styrene Deriva4ves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-soluble platinum and palladium porphyrins with peripheral ethyl phosphonic acid substituents: synthesis, aggregation in solution, and photocatalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Volostnykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayane Kirakosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Yang</w:t>
+                <w:t xml:space="preserve">Anna Sinelshchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lulu Han</w:t>
+                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Taponard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bucher</w:t>
+                <w:t xml:space="preserve">Yulia Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (31), pp.e202505146. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (6), pp.2340-2356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202505146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt03068k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397602v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">π ‐Expanded Nitrogen‐Cation (N + )‐Doped Polycyclic Aromatic Hydrocarbons: A Review of Intramolecular Cyclization Routes to Benzo[ c ]Quinolizinium, Triazinium, Pyridoquinazolinium, and Pyridoquinoxalinium Frameworks</w:t>
+                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Labro</w:t>
+                <w:t xml:space="preserve">Arthur H. G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500429⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (41), pp.14479-14486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415916v1</w:t>
+                <w:t xml:space="preserve">hal-05305881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble platinum and palladium porphyrins with peripheral ethyl phosphonic acid substituents: synthesis, aggregation in solution, and photocatalytic properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic and physicochemical insights into the photoactivation pathways of a charge transfer ATRP photoinitiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sinelshchikova</w:t>
+                <w:t xml:space="preserve">Bénédicte Grebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Gorbunova</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt03068k⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.e202500074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202500074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975001v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Orientation of nitration in bay-region of benzothioxanthene imide: A streamlined pathway to N- and S-annulated derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Saczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur H. G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 244, pp.113161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2025.113161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305881v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-quadruplex-driven molecular disassembly and type I-to-type II photophysical conversion of a heavy-atom-free photosensitizer for site-specific oxidative damage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Shelf-Stable Reagent for Photocataly4c Radical Pentafluorosulfanyla4on of Styrene Deriva4ves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek M Mazur</w:t>
+                <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Puchán Sánchez</w:t>
+                <w:t xml:space="preserve">Lulu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taponard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5NH00237K⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (31), pp.e202505146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202505146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345250v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organelle-Specific Thiochromenocarbazole Imide Derivative as a Heavy-Atom-Free Type I Photosensitizer for Biomolecule-Triggered Image-Guided Photodynamic Therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">G-quadruplex-driven molecular disassembly and type I-to-type II photophysical conversion of a heavy-atom-free photosensitizer for site-specific oxidative damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Saczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria V Cottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek M Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00136⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.1660-1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5NH00237K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345248v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Release-Driven Synthesis of Pentafluorosulfanylated Four-Membered Rings under Energy Transfer Photocatalysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Organelle-Specific Thiochromenocarbazole Imide Derivative as a Heavy-Atom-Free Type I Photosensitizer for Biomolecule-Triggered Image-Guided Photodynamic Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Saczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c07138⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (9), pp.2273-2282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397555v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of heterocyclic tetraphenylethylene analogues with configuration-dependent solid-state luminescence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Rullan</w:t>
+                <w:t xml:space="preserve">Strain-Release-Driven Synthesis of Pentafluorosulfanylated Four-Membered Rings under Energy Transfer Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Louis Canavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Liza Brettnacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (23), pp.10523-10531. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (31), pp.27905-27911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4SC08333D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c07138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208127v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving Triplet State Population in Benzothioxanthene Imide Dyes: Let's twist!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1655,51 +1655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photoinduced Annulation Strategy Towards a Novel Polycyclic Heteroaromatic Chromophore: Scope, Mechanism, Properties and Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,90 +1789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy-atom-free π-twisted photosensitizers for fluorescence bioimaging and photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Mutovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1975,51 +1975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (36), pp.2401700. </w:t>
@@ -2051,978 +2051,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Sensitized Photooxidation of Naphthols to Naphthoquinones and the Use of Naphthoquinones as Visible Light Photocatalysts in Batch and Continuous Flow Reactors</w:t>
+                <w:t xml:space="preserve">Sustainable Photooxidation using a Subpart-per-million Heavy-Metal-Free Red-Light Photocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Zimberlin</w:t>
+                <w:t xml:space="preserve">Tamara Golisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Port</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (10), pp.6498-6508. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (43), pp.15674-15684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c03014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163143v1</w:t>
+                <w:t xml:space="preserve">hal-04889769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo targeting and multimodal imaging of cerebral amyloid-β aggregates using hybrid GdF 3 nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic effects in singlet oxygen mediated oxidations by immobilized photosensitizers on silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+                <w:t xml:space="preserve">Mikaël Lindgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Ong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zacharias Amara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/nnm-2022-0252⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-023-00502-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038718v1</w:t>
+                <w:t xml:space="preserve">hal-05136757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+                <w:t xml:space="preserve">Self-Sensitized Photooxidation of Naphthols to Naphthoquinones and the Use of Naphthoquinones as Visible Light Photocatalysts in Batch and Continuous Flow Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zimberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (10), pp.6498-6508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c03014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247125v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical‐Formation Management: Towards Aza‐Analogues of the Benzothioxanthene Imide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">In vivo targeting and multimodal imaging of cerebral amyloid-β aggregates using hybrid GdF 3 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mpambani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Prune Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceur.202300071⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (29), pp.2173-2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2022-0252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500800v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of methylene blue into mesoporous silica nanoparticles for singlet oxygen generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianan Xu</w:t>
+                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Pelluau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonneviot</w:t>
+                <w:t xml:space="preserve">Abraha Kahsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NJ04835C⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (12), pp.6264-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945791v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Photooxidation using a Subpart-per-million Heavy-Metal-Free Red-Light Photocatalyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Port</w:t>
+                <w:t xml:space="preserve">Radical‐Formation Management: Towards Aza‐Analogues of the Benzothioxanthene Imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Mutovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Siegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04688⟩</w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.6264-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202300071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889769v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic effects in singlet oxygen mediated oxidations by immobilized photosensitizers on silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lancel</w:t>
+                <w:t xml:space="preserve">Incorporation of methylene blue into mesoporous silica nanoparticles for singlet oxygen generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Pelluau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Lindgren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharias Amara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Bonneviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.79-92. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (4), pp.1861-1871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43630-023-00502-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NJ04835C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136757v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiochromenocarbazole imide: a new organic dye with first utility in large area flexible electroluminescent devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3246,51 +3246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-selected thionated benzothioxanthene chromophores as heavy-atom-free small-molecule photosensitizers for photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Deiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of Aggregation-Induced Emission Active Bola-Amphiphilic Macromolecules into Luminescent Nanoparticles Optimized for Two-Photon Microscopy In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3508,719 +3508,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluating the Solution Photophysics of Tetraphenylethylene at the Origin of their Aggregation‐Induced Emission Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Rouillon</w:t>
+                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100926⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.13795 - 13808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590653v1</w:t>
+                <w:t xml:space="preserve">hal-03590673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Dudek</w:t>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enikő Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (9), pp.2213-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590673v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enikő Molnár</w:t>
+                <w:t xml:space="preserve">Reevaluating the Solution Photophysics of Tetraphenylethylene at the Origin of their Aggregation‐Induced Emission Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">János Kiss</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (9), pp.2213-2224. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (30), pp.8003-8007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137794v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Photoinduced Radical Generation Quantum Efficiencies by Combining Chemical Actinometry and 19 F NMR Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Forging C‐SeCF 3 Bonds with Trifluoromethyl Tolueneselenosulfonate under Visible‐Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04540⟩</w:t>
+              <w:t xml:space="preserve">Chemical Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.417-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tcr.202000184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590669v1</w:t>
+                <w:t xml:space="preserve">hal-03394540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forging C‐SeCF 3 Bonds with Trifluoromethyl Tolueneselenosulfonate under Visible‐Light</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Photoinduced Radical Generation Quantum Efficiencies by Combining Chemical Actinometry and 19 F NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (2), pp.417-426. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (5), pp.2926-2932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tcr.202000184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394540v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Free Visible-Light Synthesis of Arylsulfonyl Fluorides: Scope and Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Chelagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (34), pp.8704-8708. </w:t>
@@ -4258,51 +4258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Concept of Dimerization-Induced Inter System Crossing: at the Origins of Spin-Orbit Coupling Selection Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,90 +4392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the Reactivity of the Langlois Reagent and Styrenes with Cyanoarenes Organophotocatalysts under Visible‐Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Taponard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongi Ben Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4654,991 +4654,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Monohalogenation and Homo/Hetero Dihalogenation of Benzothioxanthene Monoimide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Blahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202000213⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887582v1</w:t>
+                <w:t xml:space="preserve">hal-03044490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroalkylselenolation of Alkyl Silanes/Trifluoroborates under Metal-Free Visible-Light Photoredox Catalysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Aimé Poutougnigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901063⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (21), pp.9264-9278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008842v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au nanobipyramids@mSiO2 core–shell nanoparticles for plasmon-enhanced singlet oxygen photooxygenations in segmented flow microreactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental investigation on the intersystem crossing kinetics in benzothioxanthene imide luminophores, and their dependence on substituent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0na00533a⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.12373-12381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP01072C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591102v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalysis Meets Magnetism: Designing Magnetically Recoverable Supports for Visible-Light Photocatalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose de Toro</w:t>
+                <w:t xml:space="preserve">Regioselective Monohalogenation and Homo/Hetero Dihalogenation of Benzothioxanthene Monoimide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (22), pp.24895-24904. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (14), pp.2140-2145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c06126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202000213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590679v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Rouillon</w:t>
+                <w:t xml:space="preserve">Fluoroalkylselenolation of Alkyl Silanes/Trifluoroborates under Metal-Free Visible-Light Photoredox Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Blahut</w:t>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jean</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (10), pp.1559-1566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044490v1</w:t>
+                <w:t xml:space="preserve">hal-03008842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Arnoux</w:t>
+                <w:t xml:space="preserve">Au nanobipyramids@mSiO2 core–shell nanoparticles for plasmon-enhanced singlet oxygen photooxygenations in segmented flow microreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuki Konishi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (11), pp.5280 - 5287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0na00533a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033204v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigation on the intersystem crossing kinetics in benzothioxanthene imide luminophores, and their dependence on substituent effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+                <w:t xml:space="preserve">Photocatalysis Meets Magnetism: Designing Magnetically Recoverable Supports for Visible-Light Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Terra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Andrés Castán</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+                <w:t xml:space="preserve">Elena Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">Jose de Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.12373-12381. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (22), pp.24895-24904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP01072C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c06126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888752v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitration of benzothioxanthene: towards a new class of dyes with versatile photophysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5722,1947 +5722,1947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Mediated Synthesis of Trifluoromethylthiolated Arenes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helicenic Complexes of Lanthanides: Influence of the f-Element on the Intersystem Crossing Efficiency and Competition between Luminescence and Oxygen Sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangkun Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidal Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610322⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201800922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008849v1</w:t>
+                <w:t xml:space="preserve">hal-01988040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intriguing Effects of Halogen Substitution on the Photophysical Properties of 2,9-(Bis)halo-Substituted Phenanthrolinecopper(I) Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessia Quatela</w:t>
+                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00042⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (38), pp.9026-9034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351535v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optical Power Limiting and Ultrafast Photophysics Investigation of a Series of Multi-Branched Heavy Atom Substituted Fluorene Molecules</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Visible-Light-Mediated Synthesis of Trifluoromethylthiolated Arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (14), pp.2865-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/inorganics7100126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04739660v1</w:t>
+                <w:t xml:space="preserve">hal-03008849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Avenues in Radical Trifluoromethylselenylation with ­Trifluoromethyl Tolueneselenosulfonate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Intriguing Effects of Halogen Substitution on the Photophysical Properties of 2,9-(Bis)halo-Substituted Phenanthrolinecopper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Brown-Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Quatela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610347⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (12), pp.7730-7745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106887v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicenic Complexes of Lanthanides: Influence of the f-Element on the Intersystem Crossing Efficiency and Competition between Luminescence and Oxygen Sensitization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">An Optical Power Limiting and Ultrafast Photophysics Investigation of a Series of Multi-Branched Heavy Atom Substituted Fluorene Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hampus Lundén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Minda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201800922⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics7100126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988040v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+                <w:t xml:space="preserve">New Avenues in Radical Trifluoromethylselenylation with ­Trifluoromethyl Tolueneselenosulfonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Duperray</w:t>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (38), pp.9026-9034. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (07), pp.777-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142985v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Mediated Metal-Free Synthesis of Trifluoromethylselenolated Arenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Photophysical insights on the influence of excited states reorganization processes on the visible and near infra-red luminescence of two-photon quadrupolar chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201806165⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.352 - 366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889009v1</w:t>
+                <w:t xml:space="preserve">hal-01848930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined theoretical and experimental investigation on the influence of the bromine substitution pattern on the photophysics of conjugated organic chromophores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Pitrat</w:t>
+                <w:t xml:space="preserve">Visible-Light-Mediated Metal-Free Synthesis of Trifluoromethylselenolated Arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP06535C⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (36), pp.11781 - 11785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201806165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848949v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-light promoted fluoroalkylselenolation: toward the reactivity of unsaturated compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Visible‐Light‐Mediated Metal‐Free Synthesis of Trifluoromethylselenolated Arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC05256E⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (36), pp.11781-11785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201806165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889019v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible‐Light‐Mediated Metal‐Free Synthesis of Trifluoromethylselenolated Arenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+                <w:t xml:space="preserve">A combined theoretical and experimental investigation on the influence of the bromine substitution pattern on the photophysics of conjugated organic chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201806165⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (5), pp.3768 - 3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06535C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093873v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Fluorescence and Magnetic Resonance Specific Imaging of Aβ Amyloid Using Hybrid Nano-GdF 3 Contrast Media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visible-light promoted fluoroalkylselenolation: toward the reactivity of unsaturated compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.8b00191⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (71), pp.9909 - 9912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC05256E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889053v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical insights on the influence of excited states reorganization processes on the visible and near infra-red luminescence of two-photon quadrupolar chromophores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-Photon Fluorescence and Magnetic Resonance Specific Imaging of Aβ Amyloid Using Hybrid Nano-GdF 3 Contrast Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mpambani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas K.O. Åslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Nyström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mettra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Reitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 159, pp.352 - 366. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (2), pp.462 - 472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.8b00191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848930v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to cyclic gem-difluoroacyl scaffolds via electrochemical and visible light photocatalytic radical tandem cyclization of heteroaryl chlorodifluoromethyl ketones</w:t>
+                <w:t xml:space="preserve">Distributed Feedback Lasing in Amorphous Polymers with Covalently Bonded Fluorescent Dyes: The Influence of Photoisomerization Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chérif Adouama</w:t>
+                <w:t xml:space="preserve">Kacper Parafiniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Keyrouz</w:t>
+                <w:t xml:space="preserve">Lech Sznitko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pilet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Gueyrard</w:t>
+                <w:t xml:space="preserve">Monika Zelechowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CC02979A⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (16), pp.6164 - 6173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547259v1</w:t>
+                <w:t xml:space="preserve">hal-01848485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Feedback Lasing in Amorphous Polymers with Covalently Bonded Fluorescent Dyes: The Influence of Photoisomerization Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to cyclic gem-difluoroacyl scaffolds via electrochemical and visible light photocatalytic radical tandem cyclization of heteroaryl chlorodifluoromethyl ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Adouama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kacper Parafiniuk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Robert Keyrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Zelechowska</w:t>
+                <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (16), pp.6164 - 6173. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (41), pp.5653-5656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CC02979A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848485v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Photon Macromolecular Probe Based on a Quadrupolar Anthracenyl Scaffold for Sensitive Recognition of Serum Proteins under Simulated Physiological Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Deiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Samoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7847,64 +7847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Recognition of G-Quadruplexes Over Duplex-DNA by a Macromolecular NIR Two-Photon Fluorescent Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Deiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8020,51 +8020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8154,51 +8154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8243,1179 +8243,1179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion pairing controls rheological properties of “processionary” polyelectrolyte hydrogels</w:t>
+                <w:t xml:space="preserve">Poly(ionic liquid)s with controlled architectures and their use in the making of ionogels with high conductivity and tunable rheological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Srour</w:t>
+                <w:t xml:space="preserve">H. Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t>
+                <w:t xml:space="preserve">M. Leocmach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thanh-Tam Nguyen</w:t>
+                <w:t xml:space="preserve">V. Maffeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Taberlet</w:t>
+                <w:t xml:space="preserve">C. Ghogia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+                <w:t xml:space="preserve">S. Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (48), pp.9749 - 9758. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (43), pp.6608 - 6616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6SM02022D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6PY01138A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526191v1</w:t>
+                <w:t xml:space="preserve">hal-01525616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Picture: Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State (ChemPhysChem 14/2016)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mettra</w:t>
+                <w:t xml:space="preserve">A Fluorescent Polymer Probe with High Selectivity toward Vascular Endothelial Cells for and beyond Noninvasive Two-Photon Intravital Imaging of Brain Vasculature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
+                <w:t xml:space="preserve">F. Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Calin</w:t>
+                <w:t xml:space="preserve">J. Olesiak-Banska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201600611⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (27), pp.17047 - 17059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b02936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896313v1</w:t>
+                <w:t xml:space="preserve">hal-01378703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carbazole-substituted iridium complex as a solid state emitter for two-photon intravital imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cover Picture: Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State (ChemPhysChem 14/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lepeltier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dumur</w:t>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Marrot</w:t>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55, pp.9586-9595. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (14), pp.2105 - 2105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201600611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407814v1</w:t>
+                <w:t xml:space="preserve">hal-01896313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+                <w:t xml:space="preserve">Ion pairing controls rheological properties of “processionary” polyelectrolyte hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh-Tam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201600178⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (48), pp.9749 - 9758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM02022D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01412974v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Binding Mechanism of a Poly(cationic) Anthracenyl Fluorescent Probe with High Affinity toward Double-Stranded DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joanna Olesiak-Banska</w:t>
+                <w:t xml:space="preserve">A carbazole-substituted iridium complex as a solid state emitter for two-photon intravital imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b01113⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.9586-9595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525614v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent gold nanoparticles with chain-end grafted RAFT copolymers: influence of the polymer molecular weight and type of chromophore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chamignon</w:t>
+                <w:t xml:space="preserve">Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6PY01625A⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (14), pp.2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201600178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399993v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fluorescent Polymer Probe with High Selectivity toward Vascular Endothelial Cells for and beyond Noninvasive Two-Photon Intravital Imaging of Brain Vasculature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Leung</w:t>
+                <w:t xml:space="preserve">Unravelling the Binding Mechanism of a Poly(cationic) Anthracenyl Fluorescent Probe with High Affinity toward Double-Stranded DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Olesiak-Banska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (11), pp.3609 - 3618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b01113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b02936⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01378703v1</w:t>
+                <w:t xml:space="preserve">hal-01525614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ionic liquid)s with controlled architectures and their use in the making of ionogels with high conductivity and tunable rheological properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Maffeis</w:t>
+                <w:t xml:space="preserve">Fluorescent gold nanoparticles with chain-end grafted RAFT copolymers: influence of the polymer molecular weight and type of chromophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ghogia</w:t>
+                <w:t xml:space="preserve">Pierre Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Denis-Quanquin</w:t>
+                <w:t xml:space="preserve">Cécile Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (43), pp.6608 - 6616. </w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.6812-6825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6PY01138A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6PY01625A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525616v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of a biocompatible water-soluble anthracenyl polymer derivative with double-stranded DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Deiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Piela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9479,51 +9479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediating Gel Formation from Structurally Controlled Poly(Electrolytes) Through Multiple “Head-to-Body” Electrostatic Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9665,51 +9665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (32), pp.16941-16956. </w:t>
@@ -9773,51 +9773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9875,1358 +9875,1358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable Effect of Iridium Cyclometalation on the Nonlinear Absorption Properties of a Quadrupolar Imine Ligand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thérapie photodynamique : évolution chimique des photosensibilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic4012313⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Innovations en analyses et mesures ; La veille technologique comme moteur d'innovation et de compétitivité, IN161, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113587v1</w:t>
+                <w:t xml:space="preserve">hal-01113572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocarriers with ultrahigh chromophore loading for fluorescence bio-imaging and photodynamic therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Favier</w:t>
+                <w:t xml:space="preserve">Remarkable Effect of Iridium Cyclometalation on the Nonlinear Absorption Properties of a Quadrupolar Imine Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Olesiak-Banska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.07.032⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (19), pp.10705-10707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic4012313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00870433v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A water soluble probe with near infrared two-photon absorption and polarity-induced fluorescence for cerebral vascular imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+                <w:t xml:space="preserve">Nanocarriers with ultrahigh chromophore loading for fluorescence bio-imaging and photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sc22325f⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.8344-8351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00856213v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible well-defined chromophore-polymer conjugates for photodynamic therapy and two-photon imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">A water soluble probe with near infrared two-photon absorption and polarity-induced fluorescence for cerebral vascular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2py20565c⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (7), pp.2833-2843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sc22325f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867664v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00856213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie photodynamique : évolution chimique des photosensibilisateurs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biocompatible well-defined chromophore-polymer conjugates for photodynamic therapy and two-photon imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Innovations en analyses et mesures ; La veille technologique comme moteur d'innovation et de compétitivité, IN161, pp.1. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.61-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-in161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2py20565c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113572v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bromine substitution pattern on the singlet oxygen generation efficiency of two-photon absorbing chromophores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Two photon photosensitizers for PDT: molecular engineering towards understanding of their excited state photophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ob25536g⟩</w:t>
+              <w:t xml:space="preserve">OPTICAL MATERIALS AND BIOMATERIALS IN SECURITY AND DEFENCE SYSTEMS TECHNOLOGY IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8545, pp.854508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2007265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113591v1</w:t>
+                <w:t xml:space="preserve">hal-01245556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved singlet oxygen sensitizer with two-photon absorption and emission in the biological transparency window as a result of ground state symmetry-breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Armagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Lindgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (11), pp.1689-1691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cc15904j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble chromophores with star-shaped oligomeric arms: synthesis, spectroscopic studies and first results in bio-imaging and cell death induction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+                <w:t xml:space="preserve">Influence of bromine substitution pattern on the singlet oxygen generation efficiency of two-photon absorbing chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (11), pp.2328-2333. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (31), pp.6275-6278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2nj40407a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2ob25536g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950001v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild and efficient bromination of poly(hydroxyethyl acrylate) and its use towards ionic-liquid containing polymers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Water-soluble chromophores with star-shaped oligomeric arms: synthesis, spectroscopic studies and first results in bio-imaging and cell death induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Photochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2PY20462B⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (11), pp.2328-2333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nj40407a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113594v1</w:t>
+                <w:t xml:space="preserve">hal-00950001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two photon photosensitizers for PDT: molecular engineering towards understanding of their excited state photophysics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mild and efficient bromination of poly(hydroxyethyl acrylate) and its use towards ionic-liquid containing polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinu Krishnan Appukuttan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTICAL MATERIALS AND BIOMATERIALS IN SECURITY AND DEFENCE SYSTEMS TECHNOLOGY IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8545, pp.854508. </w:t>
+              <w:t xml:space="preserve">Polymer Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (10), pp.2723-2726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2007265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2PY20462B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245556v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and First Studies of the Host-Guest and Substrate Recognition Properties of a Porphyrin-Tethered Calix[6]arene Ditopic Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Rebilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11298,51 +11298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porphyrin Macrocyclic Catalysts for the Processive Oxidation of Polymer Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Hidalgo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11445,51 +11445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-Selective Electron Transfer in an Unsymmetric Acceptor−Zn(II)porphyrin−Acceptor Triad: Toward a Controlled Directionality of Electron Transfer from the Porphyrin S 2 and S 1 States as a Basis for a Molecular Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Wallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11592,51 +11592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Göransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boixel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11694,329 +11694,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of second order non-linear optical properties of new &amp;quot;push-pull&amp;quot; platinum complexes</w:t>
+                <w:t xml:space="preserve">Squaring cooperative binding circles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Scarpaci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A. Deutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Hergué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Errol Blart</w:t>
+                <w:t xml:space="preserve">M. Moalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
+                <w:t xml:space="preserve">R. Coumans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Veling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (26), pp.10471-10476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0810145106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418178v1</w:t>
+                <w:t xml:space="preserve">hal-01945385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squaring cooperative binding circles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Preparation and characterization of second order non-linear optical properties of new &amp;quot;push-pull&amp;quot; platinum complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Scarpaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Veling</w:t>
+                <w:t xml:space="preserve">Noémie Hergué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Blart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.4538-4546</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945385v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Threading a Polymer Through a Macrocyclic Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12239,51 +12239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Electron Tranfer in Platinum(II) Terpyridinyl Acetylide Complexes Connected to a Porphyrin Unit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12364,51 +12364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the cross-linking mechanism of a copolymer containing an electrooptic chromophore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12506,51 +12506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new crosslinkable co-polymers containing a push–pull zinc porphyrin for non-linear optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12648,51 +12648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cheap and efficient method for selective para-iodination of aniline derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12790,562 +12790,562 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles drogues anti-cancéreuses ciblant les G-quadruplexes photoactivables dans un domaine spectral biocompatible par une stratégie inspirée de la photothérapie par rayons X</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphonate-substituted N-donor Ligands for Efficient and Sustainable Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Mercier</w:t>
+                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
+                <w:t xml:space="preserve">Gleb Morozkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Azhar Kechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Abel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Photobiologie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">8th EuCheMS Conference on Nitrogen Ligands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820686v1</w:t>
+                <w:t xml:space="preserve">hal-04739665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonate-substituted N-donor Ligands for Efficient and Sustainable Photocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
+                <w:t xml:space="preserve">Nouvelles drogues anti-cancéreuses ciblant les G-quadruplexes photoactivables dans un domaine spectral biocompatible par une stratégie inspirée de la photothérapie par rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gleb Morozkov</w:t>
+                <w:t xml:space="preserve">Iris Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azhar Kechiche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+                <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Abel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EuCheMS Conference on Nitrogen Ligands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Cassis, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Photobiologie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739665v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small distorted Pi-conjugated molecules as emerging photosensitizers in PDT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Labro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Française sur la Thérapie Photodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739357v1</w:t>
+                <w:t xml:space="preserve">hal-04774338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences CP2P'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774338v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Small distorted Pi-conjugated molecules as emerging photosensitizers in PDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences CP2P'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Mulhouse (FR), France</w:t>
+              <w:t xml:space="preserve">4ème Journée Française sur la Thérapie Photodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774316v1</w:t>
+                <w:t xml:space="preserve">hal-04739357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small distorted Pi-conjugated molecules as emerging photosensitizers in PDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13370,77 +13370,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Printemps SCF Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13465,77 +13465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13560,77 +13560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of specific regio-functionnalized pyclen-based Ln(III) complexes for two-photon excitation and application to imaging or theranostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13685,51 +13685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative studies of photoinduced processes in Chromophores with Aggregation Induced Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IUPAC Symposium on photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13882,221 +13882,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Singlet-Triplet intersystem crossing from the quantum chemistry point of view.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">What can photochemistry do for you? (and what we can do for photochemistry?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshops on Nano and Bio Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Nano- and Bio-Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357973v1</w:t>
+                <w:t xml:space="preserve">hal-04737687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can photochemistry do for you? (and what we can do for photochemistry?)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Understanding the Singlet-Triplet intersystem crossing from the quantum chemistry point of view.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunkyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Nano- and Bio-Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
+              <w:t xml:space="preserve">International Workshops on Nano and Bio Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737687v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the versatility of electronic structures in polymethine dyes</w:t>
               </w:r>
@@ -14108,51 +14108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14255,64 +14255,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cepraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées d'Etudes des Polymères JEPO 41</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Aussois, France</w:t>
@@ -14341,103 +14341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon absorbing chromophores for photodynamic therapy: molecular engineering and in vivo applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norihisa Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahima Ouchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Armagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Diego, France. </w:t>
@@ -14609,51 +14609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de complexes organométalliques pour des applications en optique non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14877,273 +14877,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico design of organic molecules for triplet excited states manipulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Helical molecules as new tumor-targeted photocages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Labro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Cabanetos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Density Functional Theory and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">PhotoIUPAC 2024 - 29th IUPAC Symposium on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728365v1</w:t>
+                <w:t xml:space="preserve">hal-04774259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical molecules as new tumor-targeted photocages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">In silico design of organic molecules for triplet excited states manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cabanetos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoIUPAC 2024 - 29th IUPAC Symposium on Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Density Functional Theory and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774259v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Conference on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15168,77 +15168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la SCF Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Le bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15263,77 +15263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoIUPAC 2022 - 28th IUPAC Symposium on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15403,51 +15403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiator molecule for a non linear absorption reaction, photopolymerisable composition that can be activated by biphotonic absorption and associated 3d printing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15581,51 +15581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2328D807"/>
+    <w:nsid w:val="3C34BD23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15812,51 +15812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-monnereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8928-2416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094460744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Saczuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.113161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202505146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Cottini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M Mazur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NH00237K" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Canavero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Brettnacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04702114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Plassais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geonwoo Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeasin Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400191" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774204v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pollien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Morice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mutovska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tb01014k" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Keat Leong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jung Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401700" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04163143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lancel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zimberlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Port" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c03014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300071" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pelluau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ04835C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Golisano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04688" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lindgren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Amara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00502-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821177v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amruth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QM00299J" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Osmolovskyi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00752-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00232" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100926" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04540" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394540v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Louvel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debrauwer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202000184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chelagha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Payard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Mosbah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100828" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lindgren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrun Gederaas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siksj&#248;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hansen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051127" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000213" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901063" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendoza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00533a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590679v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Terra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Toro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06126" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888752v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01072C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ05804D" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610322" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351535v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown-Xu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quatela" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Lund&#233;n" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Minda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7100126" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610347" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Ouyang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800922" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889009v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806165" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mettra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallavardin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armagnat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pitrat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06535C" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889019v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05256E" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889053v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K.O. &#197;slund" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Nystr&#246;m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Reitan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00191" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547259v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Adouama" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Keyrouz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02979A" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848485v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Parafiniuk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Sznitko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zelechowska" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00878" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mazur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samoc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00665" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688080v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ben Daoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01713521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M. Mazur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pawlik" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02547" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419954v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC02488B" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848467v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kustra" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08608C" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526191v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Duvall Deffo Ayagou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02022D" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896313v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600611" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65PQ1H9T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01253" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412974v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600178" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GHFC231-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525614v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Olesiak-Banska" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01113" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378703v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leung" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02936" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525616v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leocmach" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maffeis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghogia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01138A" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Piela" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05381a" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma A. Adams" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400478" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112940v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Choi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mager" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gwon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01134A" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088535v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501358q" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113587v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4012313" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00856213v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22325f" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113572v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in161" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113591v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25536g" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113592v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Armagnat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc15904j" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950001v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40407a" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113594v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinu Krishnan Appukuttan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dupont" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20462B" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245556v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007265" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945366v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001225" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV39B9DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945354v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hidalgo Ramos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Elemans" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Nolte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908524x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945361v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wallin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Richard Gankou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907824d" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945375v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik G&#246;ransson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100605t" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418178v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpaci" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hergu&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945385v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deutman" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moalin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coumans" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veling" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0810145106" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945395v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elemans" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ercolani" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nolte" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164647" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101740v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nunzi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essahlaoui" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seveno" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.11.026" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74MBZKG0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080488v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blart" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odobel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wallin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017942v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.969" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4SQSPWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945490v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.07.094" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-343VKL3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945498v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200546069" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0K2LS4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820686v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mercier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739665v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Morozkov" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Kechiche" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739357v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774338v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774316v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737688v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774326v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737694v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104057v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hilbert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wiedenmann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stender" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Mantei" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Houbertz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545788" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357973v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737687v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896789v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2072624" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889614v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Kobayashi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouchen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.895984" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512383v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tellier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.661669" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079521v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147636v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Ny" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515725" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728365v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774259v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774442v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774448v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774434v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855396v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-monnereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8928-2416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094460744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Saczuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.113161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202505146" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Cottini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M Mazur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NH00237K" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Canavero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Brettnacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07138" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04702114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Plassais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geonwoo Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeasin Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400191" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774204v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pollien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Morice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mutovska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tb01014k" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Keat Leong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jung Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401700" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lancel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Golisano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Port" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04688" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lindgren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Amara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00502-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04163143v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zimberlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c03014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pelluau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ04835C" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821177v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amruth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QM00299J" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Osmolovskyi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00752-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00232" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100926" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Louvel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debrauwer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202000184" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04540" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chelagha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Payard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Mosbah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100828" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lindgren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrun Gederaas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siksj&#248;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hansen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051127" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01072C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000213" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901063" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendoza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00533a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590679v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Terra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanchez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Toro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06126" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ05804D" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988040v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Ouyang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800922" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610322" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351535v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown-Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quatela" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00042" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739660v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Lund&#233;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Minda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7100126" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106887v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610347" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848930v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.023" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889009v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806165" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093873v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848949v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mettra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallavardin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armagnat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pitrat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06535C" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05256E" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889053v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K.O. &#197;slund" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Nystr&#246;m" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Reitan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00191" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848485v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Parafiniuk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Sznitko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zelechowska" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00878" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547259v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Adouama" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Keyrouz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02979A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mazur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samoc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00665" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688080v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ben Daoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01713521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M. Mazur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pawlik" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02547" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419954v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC02488B" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848467v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kustra" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08608C" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525616v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leocmach" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maffeis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghogia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01138A" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378703v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leung" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02936" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896313v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600611" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65PQ1H9T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526191v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Duvall Deffo Ayagou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02022D" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407814v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01253" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412974v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600178" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GHFC231-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525614v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Olesiak-Banska" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01113" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Piela" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05381a" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma A. Adams" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400478" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112940v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Choi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mager" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gwon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01134A" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088535v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501358q" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113572v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in161" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113587v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4012313" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00856213v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22325f" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245556v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007265" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113592v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Armagnat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc15904j" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113591v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25536g" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950001v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40407a" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113594v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinu Krishnan Appukuttan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dupont" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20462B" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945366v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001225" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV39B9DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945354v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hidalgo Ramos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Elemans" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Nolte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908524x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945361v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wallin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Richard Gankou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907824d" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945375v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik G&#246;ransson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100605t" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945385v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deutman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moalin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coumans" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veling" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0810145106" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418178v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpaci" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hergu&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945395v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elemans" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ercolani" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nolte" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164647" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101740v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nunzi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essahlaoui" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seveno" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.11.026" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74MBZKG0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080488v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blart" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odobel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wallin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017942v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.969" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4SQSPWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945490v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.07.094" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-343VKL3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945498v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200546069" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0K2LS4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739665v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Morozkov" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Kechiche" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820686v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mercier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774338v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774316v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739357v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737688v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774326v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737694v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104057v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hilbert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wiedenmann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stender" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Mantei" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Houbertz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545788" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737687v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357973v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896789v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2072624" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889614v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Kobayashi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouchen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.895984" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512383v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tellier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.661669" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079521v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147636v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Ny" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515725" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774259v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728365v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774442v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774448v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774434v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855396v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>