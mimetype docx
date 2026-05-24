--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -171,1401 +171,1401 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of heterocyclic tetraphenylethylene analogues with configuration-dependent solid-state luminescence</w:t>
+                <w:t xml:space="preserve">Orientation of nitration in bay-region of benzothioxanthene imide: A streamlined pathway to N- and S-annulated derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Seinfeld</w:t>
+                <w:t xml:space="preserve">Ahmad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rouillon</w:t>
+                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Rullan</w:t>
+                <w:t xml:space="preserve">Karolina Saczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Arthur H. G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (23), pp.10523-10531. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 244, pp.113161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4SC08333D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2025.113161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208127v1</w:t>
+                <w:t xml:space="preserve">hal-05302356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">π ‐Expanded Nitrogen‐Cation (N + )‐Doped Polycyclic Aromatic Hydrocarbons: A Review of Intramolecular Cyclization Routes to Benzo[ c ]Quinolizinium, Triazinium, Pyridoquinazolinium, and Pyridoquinoxalinium Frameworks</w:t>
+                <w:t xml:space="preserve">A Shelf-Stable Reagent for Photocataly4c Radical Pentafluorosulfanyla4on of Styrene Deriva4ves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Labro</w:t>
+                <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+                <w:t xml:space="preserve">Lulu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Taponard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500429⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (31), pp.e202505146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202505146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415916v1</w:t>
+                <w:t xml:space="preserve">hal-05397602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble platinum and palladium porphyrins with peripheral ethyl phosphonic acid substituents: synthesis, aggregation in solution, and photocatalytic properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic and physicochemical insights into the photoactivation pathways of a charge transfer ATRP photoinitiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sinelshchikova</w:t>
+                <w:t xml:space="preserve">Bénédicte Grebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Gorbunova</w:t>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (6), pp.2340-2356. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.e202500074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt03068k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202500074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975001v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
+                <w:t xml:space="preserve">π ‐Expanded Nitrogen‐Cation (N + )‐Doped Polycyclic Aromatic Hydrocarbons: A Review of Intramolecular Cyclization Routes to Benzo[ c ]Quinolizinium, Triazinium, Pyridoquinazolinium, and Pyridoquinoxalinium Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur H. G. David</w:t>
+                <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305881v1</w:t>
+                <w:t xml:space="preserve">hal-05415916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and physicochemical insights into the photoactivation pathways of a charge transfer ATRP photoinitiator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-soluble platinum and palladium porphyrins with peripheral ethyl phosphonic acid substituents: synthesis, aggregation in solution, and photocatalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Volostnykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayane Kirakosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Grebille</w:t>
+                <w:t xml:space="preserve">Anna Sinelshchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Mulatier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+                <w:t xml:space="preserve">Yulia Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202500074⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (6), pp.2340-2356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt03068k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349382v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of nitration in bay-region of benzothioxanthene imide: A streamlined pathway to N- and S-annulated derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2025.113161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (41), pp.14479-14486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302356v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shelf-Stable Reagent for Photocataly4c Radical Pentafluorosulfanyla4on of Styrene Deriva4ves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">G-quadruplex-driven molecular disassembly and type I-to-type II photophysical conversion of a heavy-atom-free photosensitizer for site-specific oxidative damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Saczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria V Cottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Yang</w:t>
+                <w:t xml:space="preserve">Leszek M Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lulu Han</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bucher</w:t>
+                <w:t xml:space="preserve">Dario Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202505146⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.1660-1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5NH00237K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397602v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-quadruplex-driven molecular disassembly and type I-to-type II photophysical conversion of a heavy-atom-free photosensitizer for site-specific oxidative damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Organelle-Specific Thiochromenocarbazole Imide Derivative as a Heavy-Atom-Free Type I Photosensitizer for Biomolecule-Triggered Image-Guided Photodynamic Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Saczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dario Puchán Sánchez</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5NH00237K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (9), pp.2273-2282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345250v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organelle-Specific Thiochromenocarbazole Imide Derivative as a Heavy-Atom-Free Type I Photosensitizer for Biomolecule-Triggered Image-Guided Photodynamic Therapy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Strain-Release-Driven Synthesis of Pentafluorosulfanylated Four-Membered Rings under Energy Transfer Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Canavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Brettnacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00136⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (31), pp.27905-27911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c07138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345248v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Release-Driven Synthesis of Pentafluorosulfanylated Four-Membered Rings under Energy Transfer Photocatalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lulu Han</w:t>
+                <w:t xml:space="preserve">Stereoselective synthesis of heterocyclic tetraphenylethylene analogues with configuration-dependent solid-state luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Seinfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Canavero</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liza Brettnacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (31), pp.27905-27911. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (23), pp.10523-10531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c07138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4SC08333D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397555v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving Triplet State Population in Benzothioxanthene Imide Dyes: Let's twist!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1655,51 +1655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photoinduced Annulation Strategy Towards a Novel Polycyclic Heteroaromatic Chromophore: Scope, Mechanism, Properties and Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,90 +1789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy-atom-free π-twisted photosensitizers for fluorescence bioimaging and photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Mutovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1975,51 +1975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (36), pp.2401700. </w:t>
@@ -2051,978 +2051,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Photooxidation using a Subpart-per-million Heavy-Metal-Free Red-Light Photocatalyst</w:t>
+                <w:t xml:space="preserve">Self-Sensitized Photooxidation of Naphthols to Naphthoquinones and the Use of Naphthoquinones as Visible Light Photocatalysts in Batch and Continuous Flow Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Golisano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+                <w:t xml:space="preserve">Pierre Zimberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (43), pp.15674-15684. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (10), pp.6498-6508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c03014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889769v1</w:t>
+                <w:t xml:space="preserve">hal-04163143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic effects in singlet oxygen mediated oxidations by immobilized photosensitizers on silica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo targeting and multimodal imaging of cerebral amyloid-β aggregates using hybrid GdF 3 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Lindgren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharias Amara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mpambani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Prune Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-023-00502-5⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (29), pp.2173-2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2022-0252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136757v1</w:t>
+                <w:t xml:space="preserve">hal-04038718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Sensitized Photooxidation of Naphthols to Naphthoquinones and the Use of Naphthoquinones as Visible Light Photocatalysts in Batch and Continuous Flow Reactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraha Kahsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c03014⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (12), pp.6264-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163143v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo targeting and multimodal imaging of cerebral amyloid-β aggregates using hybrid GdF 3 nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise-Prune Berner</w:t>
+                <w:t xml:space="preserve">Radical‐Formation Management: Towards Aza‐Analogues of the Benzothioxanthene Imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Mutovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Siegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/nnm-2022-0252⟩</w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.6264-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202300071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038718v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporation of methylene blue into mesoporous silica nanoparticles for singlet oxygen generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María Andrés Castán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Josse</w:t>
+                <w:t xml:space="preserve">Jianan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraha Kahsay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+                <w:t xml:space="preserve">Tristan Pelluau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (4), pp.1861-1871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NJ04835C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247125v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical‐Formation Management: Towards Aza‐Analogues of the Benzothioxanthene Imide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Sustainable Photooxidation using a Subpart-per-million Heavy-Metal-Free Red-Light Photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Golisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (43), pp.15674-15684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.202300071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04500800v1</w:t>
+                <w:t xml:space="preserve">hal-04889769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of methylene blue into mesoporous silica nanoparticles for singlet oxygen generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Kinetic effects in singlet oxygen mediated oxidations by immobilized photosensitizers on silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Lindgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonneviot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zacharias Amara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (4), pp.1861-1871. </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.79-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NJ04835C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43630-023-00502-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945791v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiochromenocarbazole imide: a new organic dye with first utility in large area flexible electroluminescent devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3246,51 +3246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-selected thionated benzothioxanthene chromophores as heavy-atom-free small-molecule photosensitizers for photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Deiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of Aggregation-Induced Emission Active Bola-Amphiphilic Macromolecules into Luminescent Nanoparticles Optimized for Two-Photon Microscopy In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3508,719 +3508,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+                <w:t xml:space="preserve">Reevaluating the Solution Photophysics of Tetraphenylethylene at the Origin of their Aggregation‐Induced Emission Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (30), pp.8003-8007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590673v1</w:t>
+                <w:t xml:space="preserve">hal-03590653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abad Galán</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">János Kiss</w:t>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.13795 - 13808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137794v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluating the Solution Photophysics of Tetraphenylethylene at the Origin of their Aggregation‐Induced Emission Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Rouillon</w:t>
+                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">János Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (30), pp.8003-8007. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (9), pp.2213-2224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202100926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590653v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forging C‐SeCF 3 Bonds with Trifluoromethyl Tolueneselenosulfonate under Visible‐Light</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Determination of Photoinduced Radical Generation Quantum Efficiencies by Combining Chemical Actinometry and 19 F NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tcr.202000184⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (5), pp.2926-2932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394540v1</w:t>
+                <w:t xml:space="preserve">hal-03590669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Photoinduced Radical Generation Quantum Efficiencies by Combining Chemical Actinometry and 19 F NMR Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Forging C‐SeCF 3 Bonds with Trifluoromethyl Tolueneselenosulfonate under Visible‐Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93 (5), pp.2926-2932. </w:t>
+              <w:t xml:space="preserve">Chemical Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.417-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tcr.202000184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590669v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Free Visible-Light Synthesis of Arylsulfonyl Fluorides: Scope and Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Chelagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Adrien Payard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (34), pp.8704-8708. </w:t>
@@ -4258,51 +4258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Concept of Dimerization-Induced Inter System Crossing: at the Origins of Spin-Orbit Coupling Selection Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,90 +4392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the Reactivity of the Langlois Reagent and Styrenes with Cyanoarenes Organophotocatalysts under Visible‐Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Taponard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongi Ben Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4654,991 +4654,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Regioselective Monohalogenation and Homo/Hetero Dihalogenation of Benzothioxanthene Monoimide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (14), pp.2140-2145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202000213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044490v1</w:t>
+                <w:t xml:space="preserve">hal-02887582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluoroalkylselenolation of Alkyl Silanes/Trifluoroborates under Metal-Free Visible-Light Photoredox Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (10), pp.1559-1566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033204v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigation on the intersystem crossing kinetics in benzothioxanthene imide luminophores, and their dependence on substituent effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">Au nanobipyramids@mSiO2 core–shell nanoparticles for plasmon-enhanced singlet oxygen photooxygenations in segmented flow microreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP01072C⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (11), pp.5280 - 5287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0na00533a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888752v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Monohalogenation and Homo/Hetero Dihalogenation of Benzothioxanthene Monoimide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Photocatalysis Meets Magnetism: Designing Magnetically Recoverable Supports for Visible-Light Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Terra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (14), pp.2140-2145. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (22), pp.24895-24904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202000213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c06126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887582v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroalkylselenolation of Alkyl Silanes/Trifluoroborates under Metal-Free Visible-Light Photoredox Catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Two-Photon Absorbing AIEgens: Influence of Stereoconfiguration on Their Crystallinity and Spectroscopic Properties and Applications in Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+                <w:t xml:space="preserve">Jan Blahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Tlili</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901063⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c15810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008842v1</w:t>
+                <w:t xml:space="preserve">hal-03044490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au nanobipyramids@mSiO2 core–shell nanoparticles for plasmon-enhanced singlet oxygen photooxygenations in segmented flow microreactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Désert</w:t>
+                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chateau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Tatsuki Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Aimé Poutougnigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0na00533a⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (21), pp.9264-9278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591102v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalysis Meets Magnetism: Designing Magnetically Recoverable Supports for Visible-Light Photocatalysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental investigation on the intersystem crossing kinetics in benzothioxanthene imide luminophores, and their dependence on substituent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Sanchez</w:t>
+                <w:t xml:space="preserve">José Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose de Toro</w:t>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (22), pp.24895-24904. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.12373-12381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c06126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP01072C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590679v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitration of benzothioxanthene: towards a new class of dyes with versatile photophysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5722,7057 +5722,6923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicenic Complexes of Lanthanides: Influence of the f-Element on the Intersystem Crossing Efficiency and Competition between Luminescence and Oxygen Sensitization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visible-Light-Mediated Synthesis of Trifluoromethylthiolated Arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201800922⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (14), pp.2865-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988040v1</w:t>
+                <w:t xml:space="preserve">hal-03008849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Duperray</w:t>
+                <w:t xml:space="preserve">Intriguing Effects of Halogen Substitution on the Photophysical Properties of 2,9-(Bis)halo-Substituted Phenanthrolinecopper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Brown-Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Quatela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (12), pp.7730-7745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142985v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Mediated Synthesis of Trifluoromethylthiolated Arenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Optical Power Limiting and Ultrafast Photophysics Investigation of a Series of Multi-Branched Heavy Atom Substituted Fluorene Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hampus Lundén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Minda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610322⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics7100126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008849v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intriguing Effects of Halogen Substitution on the Photophysical Properties of 2,9-(Bis)halo-Substituted Phenanthrolinecopper(I) Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessia Quatela</w:t>
+                <w:t xml:space="preserve">New Avenues in Radical Trifluoromethylselenylation with ­Trifluoromethyl Tolueneselenosulfonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00042⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (07), pp.777-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351535v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optical Power Limiting and Ultrafast Photophysics Investigation of a Series of Multi-Branched Heavy Atom Substituted Fluorene Molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iulia Minda</w:t>
+                <w:t xml:space="preserve">Helicenic Complexes of Lanthanides: Influence of the f-Element on the Intersystem Crossing Efficiency and Competition between Luminescence and Oxygen Sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangkun Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidal Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics7100126⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201800922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739660v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Avenues in Radical Trifluoromethylselenylation with ­Trifluoromethyl Tolueneselenosulfonate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Médebielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (07), pp.777-782. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (38), pp.9026-9034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106887v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical insights on the influence of excited states reorganization processes on the visible and near infra-red luminescence of two-photon quadrupolar chromophores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Visible-Light-Mediated Metal-Free Synthesis of Trifluoromethylselenolated Arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ghiazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (36), pp.11781 - 11785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201806165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848930v1</w:t>
+                <w:t xml:space="preserve">hal-01889009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Mediated Metal-Free Synthesis of Trifluoromethylselenolated Arenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Visible-light promoted fluoroalkylselenolation: toward the reactivity of unsaturated compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ghiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201806165⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (71), pp.9909 - 9912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC05256E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889009v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible‐Light‐Mediated Metal‐Free Synthesis of Trifluoromethylselenolated Arenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+                <w:t xml:space="preserve">A combined theoretical and experimental investigation on the influence of the bromine substitution pattern on the photophysics of conjugated organic chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (5), pp.3768 - 3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06535C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201806165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03093873v1</w:t>
+                <w:t xml:space="preserve">hal-01848949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined theoretical and experimental investigation on the influence of the bromine substitution pattern on the photophysics of conjugated organic chromophores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Pitrat</w:t>
+                <w:t xml:space="preserve">Two-Photon Fluorescence and Magnetic Resonance Specific Imaging of Aβ Amyloid Using Hybrid Nano-GdF 3 Contrast Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mpambani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas K.O. Åslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Nyström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Reitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP06535C⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (2), pp.462 - 472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.8b00191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848949v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-light promoted fluoroalkylselenolation: toward the reactivity of unsaturated compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Photophysical insights on the influence of excited states reorganization processes on the visible and near infra-red luminescence of two-photon quadrupolar chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anis Tlili</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC05256E⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.352 - 366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889019v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Fluorescence and Magnetic Resonance Specific Imaging of Aβ Amyloid Using Hybrid Nano-GdF 3 Contrast Media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nina Reitan</w:t>
+                <w:t xml:space="preserve">Access to cyclic gem-difluoroacyl scaffolds via electrochemical and visible light photocatalytic radical tandem cyclization of heteroaryl chlorodifluoromethyl ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Adouama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Keyrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (41), pp.5653-5656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC02979A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.8b00191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01889053v1</w:t>
+                <w:t xml:space="preserve">hal-01547259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Feedback Lasing in Amorphous Polymers with Covalently Bonded Fluorescent Dyes: The Influence of Photoisomerization Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacper Parafiniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Sznitko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Zelechowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (16), pp.6164 - 6173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to cyclic gem-difluoroacyl scaffolds via electrochemical and visible light photocatalytic radical tandem cyclization of heteroaryl chlorodifluoromethyl ketones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Gueyrard</w:t>
+                <w:t xml:space="preserve">Two-Photon Macromolecular Probe Based on a Quadrupolar Anthracenyl Scaffold for Sensitive Recognition of Serum Proteins under Simulated Physiological Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Samoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (9), pp.5715 - 5725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CC02979A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01547259v1</w:t>
+                <w:t xml:space="preserve">hal-01848443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Macromolecular Probe Based on a Quadrupolar Anthracenyl Scaffold for Sensitive Recognition of Serum Proteins under Simulated Physiological Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marek Samoc</w:t>
+                <w:t xml:space="preserve">Two-Photon Photosensitizer–Polymer Conjugates for Combined Cancer Cell Death Induction and Two-Photon Fluorescence Imaging: Structure/Photodynamic Therapy Efficiency Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Ben Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (12), pp.4022 - 4033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848443v1</w:t>
+                <w:t xml:space="preserve">hal-01688080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Photosensitizer–Polymer Conjugates for Combined Cancer Cell Death Induction and Two-Photon Fluorescence Imaging: Structure/Photodynamic Therapy Efficiency Relationship</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+                <w:t xml:space="preserve">Specific Recognition of G-Quadruplexes Over Duplex-DNA by a Macromolecular NIR Two-Photon Fluorescent Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek M. Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Pawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (23), pp.5915 - 5920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01688080v1</w:t>
+                <w:t xml:space="preserve">cea-01713521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Recognition of G-Quadruplexes Over Duplex-DNA by a Macromolecular NIR Two-Photon Fluorescent Probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Pawlik</w:t>
+                <w:t xml:space="preserve">Keto-polymethines: a versatile class of dyes with outstanding spectroscopic properties for in cellulo and in vivo two-photon microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.381 - 394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SC02488B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b02547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01713521v1</w:t>
+                <w:t xml:space="preserve">hal-01419954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keto-polymethines: a versatile class of dyes with outstanding spectroscopic properties for in cellulo and in vivo two-photon microscopy imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexei Grichine</w:t>
+                <w:t xml:space="preserve">Two-photon controlled sol–gel condensation for the microfabrication of silica based microstructures. The role of photoacids and photobases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kustra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (74), pp.46615 - 46620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7RA08608C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6SC02488B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01419954v1</w:t>
+                <w:t xml:space="preserve">hal-01848467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon controlled sol–gel condensation for the microfabrication of silica based microstructures. The role of photoacids and photobases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Monnereau</w:t>
+                <w:t xml:space="preserve">Ion pairing controls rheological properties of “processionary” polyelectrolyte hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh-Tam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (48), pp.9749 - 9758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM02022D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7RA08608C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848467v1</w:t>
+                <w:t xml:space="preserve">hal-01526191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ionic liquid)s with controlled architectures and their use in the making of ionogels with high conductivity and tunable rheological properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Denis-Quanquin</w:t>
+                <w:t xml:space="preserve">Cover Picture: Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State (ChemPhysChem 14/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (14), pp.2105 - 2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201600611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6PY01138A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01525616v1</w:t>
+                <w:t xml:space="preserve">hal-01896313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fluorescent Polymer Probe with High Selectivity toward Vascular Endothelial Cells for and beyond Noninvasive Two-Photon Intravital Imaging of Brain Vasculature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Leung</w:t>
+                <w:t xml:space="preserve">A carbazole-substituted iridium complex as a solid state emitter for two-photon intravital imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.9586-9595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b02936⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01378703v1</w:t>
+                <w:t xml:space="preserve">hal-01407814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Picture: Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State (ChemPhysChem 14/2016)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Calin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 (14), pp.2105 - 2105. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 17 (14), pp.2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201600178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201600611⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01896313v1</w:t>
+                <w:t xml:space="preserve">hal-01412974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion pairing controls rheological properties of “processionary” polyelectrolyte hydrogels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martien Duvall Deffo Ayagou</w:t>
+                <w:t xml:space="preserve">Unravelling the Binding Mechanism of a Poly(cationic) Anthracenyl Fluorescent Probe with High Affinity toward Double-Stranded DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thanh-Tam Nguyen</w:t>
+                <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Taberlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+                <w:t xml:space="preserve">Joanna Olesiak-Banska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6SM02022D⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (11), pp.3609 - 3618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b01113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526191v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carbazole-substituted iridium complex as a solid state emitter for two-photon intravital imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent gold nanoparticles with chain-end grafted RAFT copolymers: influence of the polymer molecular weight and type of chromophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lepeltier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jerome Marrot</w:t>
+                <w:t xml:space="preserve">Cécile Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01253⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.6812-6825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6PY01625A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407814v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fluorescent Polymer Probe with High Selectivity toward Vascular Endothelial Cells for and beyond Noninvasive Two-Photon Intravital Imaging of Brain Vasculature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olesiak-Banska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201600178⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (27), pp.17047 - 17059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b02936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01412974v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Binding Mechanism of a Poly(cationic) Anthracenyl Fluorescent Probe with High Affinity toward Double-Stranded DNA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poly(ionic liquid)s with controlled architectures and their use in the making of ionogels with high conductivity and tunable rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+                <w:t xml:space="preserve">H. Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Olesiak-Banska</w:t>
+                <w:t xml:space="preserve">M. Leocmach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maffeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b01113⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (43), pp.6608 - 6616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6PY01138A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525614v1</w:t>
+                <w:t xml:space="preserve">hal-01525616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent gold nanoparticles with chain-end grafted RAFT copolymers: influence of the polymer molecular weight and type of chromophore</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions of a biocompatible water-soluble anthracenyl polymer derivative with double-stranded DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chamignon</w:t>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Piela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (45), pp.30318-30327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp05381a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6PY01625A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01399993v1</w:t>
+                <w:t xml:space="preserve">hal-01234406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of a biocompatible water-soluble anthracenyl polymer derivative with double-stranded DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+                <w:t xml:space="preserve">Mediating Gel Formation from Structurally Controlled Poly(Electrolytes) Through Multiple “Head-to-Body” Electrostatic Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma A. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201400478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cp05381a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01234406v1</w:t>
+                <w:t xml:space="preserve">hal-01112937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating Gel Formation from Structurally Controlled Poly(Electrolytes) Through Multiple “Head-to-Body” Electrostatic Interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+                <w:t xml:space="preserve">Photophysical, amplified spontaneous emission and charge transport properties of oligofluorene derivatives in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Y. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (32), pp.16941-16956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP01134A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201400478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01112937v1</w:t>
+                <w:t xml:space="preserve">hal-01112940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical, amplified spontaneous emission and charge transport properties of oligofluorene derivatives in thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Pitrat</w:t>
+                <w:t xml:space="preserve">Expanding the polymethine paradigm: evidence for the contribution of a bis-dipolar electronic structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (23), pp.4038-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp501358q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP01134A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01112940v1</w:t>
+                <w:t xml:space="preserve">hal-01088535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the polymethine paradigm: evidence for the contribution of a bis-dipolar electronic structure.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+                <w:t xml:space="preserve">Remarkable Effect of Iridium Cyclometalation on the Nonlinear Absorption Properties of a Quadrupolar Imine Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Olesiak-Banska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (19), pp.10705-10707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic4012313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp501358q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01088535v1</w:t>
+                <w:t xml:space="preserve">hal-01113587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie photodynamique : évolution chimique des photosensibilisateurs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanocarriers with ultrahigh chromophore loading for fluorescence bio-imaging and photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-in161⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.8344-8351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113572v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable Effect of Iridium Cyclometalation on the Nonlinear Absorption Properties of a Quadrupolar Imine Ligand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Matczyszyn</w:t>
+                <w:t xml:space="preserve">A water soluble probe with near infrared two-photon absorption and polarity-induced fluorescence for cerebral vascular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic4012313⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (7), pp.2833-2843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sc22325f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113587v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00856213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocarriers with ultrahigh chromophore loading for fluorescence bio-imaging and photodynamic therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+                <w:t xml:space="preserve">Biocompatible well-defined chromophore-polymer conjugates for photodynamic therapy and two-photon imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Cepraga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Micouin</w:t>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Favier</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.07.032⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2py20565c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00870433v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A water soluble probe with near infrared two-photon absorption and polarity-induced fluorescence for cerebral vascular imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thérapie photodynamique : évolution chimique des photosensibilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sc22325f⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Innovations en analyses et mesures ; La veille technologique comme moteur d'innovation et de compétitivité, IN161, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00856213v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible well-defined chromophore-polymer conjugates for photodynamic therapy and two-photon imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Influence of bromine substitution pattern on the singlet oxygen generation efficiency of two-photon absorbing chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (31), pp.6275-6278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob25536g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2py20565c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00867664v1</w:t>
+                <w:t xml:space="preserve">hal-01113591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two photon photosensitizers for PDT: molecular engineering towards understanding of their excited state photophysics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">An improved singlet oxygen sensitizer with two-photon absorption and emission in the biological transparency window as a result of ground state symmetry-breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Armagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Lindgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTICAL MATERIALS AND BIOMATERIALS IN SECURITY AND DEFENCE SYSTEMS TECHNOLOGY IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2007265⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (11), pp.1689-1691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc15904j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245556v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved singlet oxygen sensitizer with two-photon absorption and emission in the biological transparency window as a result of ground state symmetry-breaking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">Water-soluble chromophores with star-shaped oligomeric arms: synthesis, spectroscopic studies and first results in bio-imaging and cell death induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Lindgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc15904j⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (11), pp.2328-2333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nj40407a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113592v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bromine substitution pattern on the singlet oxygen generation efficiency of two-photon absorbing chromophores</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mild and efficient bromination of poly(hydroxyethyl acrylate) and its use towards ionic-liquid containing polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinu Krishnan Appukuttan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (10), pp.2723-2726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2PY20462B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ob25536g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01113591v1</w:t>
+                <w:t xml:space="preserve">hal-01113594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble chromophores with star-shaped oligomeric arms: synthesis, spectroscopic studies and first results in bio-imaging and cell death induction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Two photon photosensitizers for PDT: molecular engineering towards understanding of their excited state photophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2nj40407a⟩</w:t>
+              <w:t xml:space="preserve">OPTICAL MATERIALS AND BIOMATERIALS IN SECURITY AND DEFENCE SYSTEMS TECHNOLOGY IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8545, pp.854508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2007265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950001v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild and efficient bromination of poly(hydroxyethyl acrylate) and its use towards ionic-liquid containing polymers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synthesis and First Studies of the Host-Guest and Substrate Recognition Properties of a Porphyrin-Tethered Calix[6]arene Ditopic Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Rebilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Photochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (1), pp.166-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201001225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2PY20462B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01113594v1</w:t>
+                <w:t xml:space="preserve">hal-01945366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and First Studies of the Host-Guest and Substrate Recognition Properties of a Porphyrin-Tethered Calix[6]arene Ditopic Ligand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Porphyrin Macrocyclic Catalysts for the Processive Oxidation of Polymer Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Hidalgo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Deutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Elemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roeland Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201001225⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (5), pp.1529-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja908524x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01945366v1</w:t>
+                <w:t xml:space="preserve">hal-01945354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin Macrocyclic Catalysts for the Processive Oxidation of Polymer Substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">State-Selective Electron Transfer in an Unsymmetric Acceptor−Zn(II)porphyrin−Acceptor Triad: Toward a Controlled Directionality of Electron Transfer from the Porphyrin S 2 and S 1 States as a Basis for a Molecular Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Wallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roeland Nolte</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Blart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Richard Gankou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Odobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (4), pp.1709-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp907824d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja908524x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01945354v1</w:t>
+                <w:t xml:space="preserve">hal-01945361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-Selective Electron Transfer in an Unsymmetric Acceptor−Zn(II)porphyrin−Acceptor Triad: Toward a Controlled Directionality of Electron Transfer from the Porphyrin S 2 and S 1 States as a Basis for a Molecular Switch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinduced Electron Transfer in Zn(II)porphyrin−Bridge−Pt(II)acetylide Complexes: Variation in Rate with Anchoring Group and Position of the Bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Göransson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boixel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staffan Wallin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Odobel</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (21), pp.9823-9832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic100605t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp907824d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01945361v1</w:t>
+                <w:t xml:space="preserve">hal-01945375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Electron Transfer in Zn(II)porphyrin−Bridge−Pt(II)acetylide Complexes: Variation in Rate with Anchoring Group and Position of the Bridge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Squaring cooperative binding circles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Pellegrin</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coumans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Veling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (26), pp.10471-10476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0810145106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic100605t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01945375v1</w:t>
+                <w:t xml:space="preserve">hal-01945385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squaring cooperative binding circles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Preparation and characterization of second order non-linear optical properties of new &amp;quot;push-pull&amp;quot; platinum complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Scarpaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Veling</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Hergué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Blart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.4538-4546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0810145106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01945385v1</w:t>
+                <w:t xml:space="preserve">hal-00418178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of second order non-linear optical properties of new &amp;quot;push-pull&amp;quot; platinum complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mechanism of Threading a Polymer Through a Macrocyclic Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Legoupy</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ercolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5908), pp.1668-1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1164647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418178v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Threading a Polymer Through a Macrocyclic Ring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Nolte</w:t>
+                <w:t xml:space="preserve">Permanent light–induced polar orientation via all-optical poling and photothermal crosslinking in a polymer thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nunzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essahlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 260, pp.708-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2005.11.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1164647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01945395v1</w:t>
+                <w:t xml:space="preserve">hal-00101740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent light–induced polar orientation via all-optical poling and photothermal crosslinking in a polymer thin film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Seveno</w:t>
+                <w:t xml:space="preserve">Photoinduced Electron Tranfer in Platinum(II) Terpyridinyl Acetylide Complexes Connected to a Porphyrin Unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, pp.4806-4817</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00101740v1</w:t>
+                <w:t xml:space="preserve">hal-00080488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Electron Tranfer in Platinum(II) Terpyridinyl Acetylide Complexes Connected to a Porphyrin Unit.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study of the cross-linking mechanism of a copolymer containing an electrooptic chromophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Blart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Illien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18, pp.1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/poc.969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080488v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the cross-linking mechanism of a copolymer containing an electrooptic chromophore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new crosslinkable co-polymers containing a push–pull zinc porphyrin for non-linear optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Odobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/poc.969⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (42), pp.10113-10121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2005.07.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00017942v1</w:t>
+                <w:t xml:space="preserve">hal-01945490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new crosslinkable co-polymers containing a push–pull zinc porphyrin for non-linear optical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A cheap and efficient method for selective para-iodination of aniline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Odobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (32), pp.5421-5423. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chin.200546069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chin.200546069⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12782,2084 +12648,2084 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonate-substituted N-donor Ligands for Efficient and Sustainable Photocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles drogues anti-cancéreuses ciblant les G-quadruplexes photoactivables dans un domaine spectral biocompatible par une stratégie inspirée de la photothérapie par rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Labro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
+                <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gleb Morozkov</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EuCheMS Conference on Nitrogen Ligands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Cassis, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Photobiologie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739665v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles drogues anti-cancéreuses ciblant les G-quadruplexes photoactivables dans un domaine spectral biocompatible par une stratégie inspirée de la photothérapie par rayons X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Labro</w:t>
+                <w:t xml:space="preserve">Phosphonate-substituted N-donor Ligands for Efficient and Sustainable Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Morozkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Mercier</w:t>
+                <w:t xml:space="preserve">Azhar Kechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Bulin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anton Abel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Photobiologie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">8th EuCheMS Conference on Nitrogen Ligands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820686v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Small distorted Pi-conjugated molecules as emerging photosensitizers in PDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème Journée Française sur la Thérapie Photodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774338v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences CP2P'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Mulhouse (FR), France</w:t>
+              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774316v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small distorted Pi-conjugated molecules as emerging photosensitizers in PDT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Labro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Française sur la Thérapie Photodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences CP2P'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739357v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small distorted Pi-conjugated molecules as emerging photosensitizers in PDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Printemps SCF Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-generated diazonia for an anticancer therapy using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of specific regio-functionnalized pyclen-based Ln(III) complexes for two-photon excitation and application to imaging or theranostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Biological Inorganic Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative studies of photoinduced processes in Chromophores with Aggregation Induced Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IUPAC Symposium on photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of massive parallelization on two-photon absorption micro- and nanofabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Hilbert</w:t>
+                <w:t xml:space="preserve">Jonas Wiedenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Wiedenmann</w:t>
+                <w:t xml:space="preserve">Benedikt Stender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Stender</w:t>
+                <w:t xml:space="preserve">Willi Mantei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Houbertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE LASE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, CA, United States. pp.1127105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2545788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can photochemistry do for you? (and what we can do for photochemistry?)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Understanding the Singlet-Triplet intersystem crossing from the quantum chemistry point of view.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunkyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Nano- and Bio-Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
+              <w:t xml:space="preserve">International Workshops on Nano and Bio Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737687v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Singlet-Triplet intersystem crossing from the quantum chemistry point of view.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">What can photochemistry do for you? (and what we can do for photochemistry?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshops on Nano and Bio Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Nano- and Bio-Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357973v1</w:t>
+                <w:t xml:space="preserve">hal-04737687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the versatility of electronic structures in polymethine dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Haefele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+                <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Security + Defence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2072624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Bio)-conjugués polymères multifonctionnels pour l'imagerie de fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Adjili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Cepraga</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées d'Etudes des Polymères JEPO 41</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon absorbing chromophores for photodynamic therapy: molecular engineering and in vivo applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norihisa Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norihisa Kobayashi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fahima Ouchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Armagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Diego, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.895984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer poling characterization using Second Harmonic Generation (SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Tellier</w:t>
+                <w:t xml:space="preserve">Dominique Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Averty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Errol Blart</w:t>
+                <w:t xml:space="preserve">Christian Boisrobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Optoelectronics and Photonics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.661669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de complexes organométalliques pour des applications en optique non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Illien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Odobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SECO 42, Urrugne, 23-27 mai 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Urrugne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of polymers for nonlinear optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Leduc</w:t>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Le Ny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international conference on Advanced Optical Materials and Device (AOMD-3) [ http://www.fpd.lu.lv/AOMD3/ ]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Riga, Latvia. Vol.5122, pp.206-209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.515725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14869,504 +14735,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical molecules as new tumor-targeted photocages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">In silico design of organic molecules for triplet excited states manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cabanetos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoIUPAC 2024 - 29th IUPAC Symposium on Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Density Functional Theory and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774259v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico design of organic molecules for triplet excited states manipulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Helical molecules as new tumor-targeted photocages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Labro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Cabanetos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Density Functional Theory and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">PhotoIUPAC 2024 - 29th IUPAC Symposium on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728365v1</w:t>
+                <w:t xml:space="preserve">hal-04774259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Conference on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la SCF Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Le bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new photo-generated diazonia derivatives as potential DNA intercalating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Labro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoIUPAC 2022 - 28th IUPAC Symposium on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15376,78 +15242,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiator molecule for a non linear absorption reaction, photopolymerisable composition that can be activated by biphotonic absorption and associated 3d printing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15455,65 +15321,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Arnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022008673. 2022, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2022008673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId521"/>
+      <w:footerReference w:type="default" r:id="rId520"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15581,51 +15447,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C34BD23"/>
+    <w:nsid w:val="5EA11E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15812,51 +15678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-monnereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8928-2416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094460744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Saczuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.113161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202505146" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Cottini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M Mazur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NH00237K" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Canavero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Brettnacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07138" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04702114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Plassais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geonwoo Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeasin Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400191" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774204v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pollien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Morice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mutovska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tb01014k" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Keat Leong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jung Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401700" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lancel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Golisano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Port" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04688" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lindgren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Amara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00502-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04163143v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zimberlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c03014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pelluau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ04835C" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821177v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amruth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QM00299J" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Osmolovskyi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00752-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00232" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100926" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Louvel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debrauwer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202000184" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04540" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chelagha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Payard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Mosbah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100828" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lindgren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrun Gederaas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siksj&#248;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hansen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051127" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01072C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000213" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901063" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendoza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00533a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590679v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Terra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanchez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Toro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06126" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ05804D" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988040v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Ouyang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800922" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610322" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351535v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown-Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quatela" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00042" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739660v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Lund&#233;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Minda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7100126" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106887v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610347" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848930v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.023" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889009v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806165" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093873v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848949v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mettra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallavardin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armagnat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pitrat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06535C" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05256E" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889053v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K.O. &#197;slund" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Nystr&#246;m" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Reitan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00191" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848485v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Parafiniuk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Sznitko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zelechowska" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00878" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547259v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Adouama" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Keyrouz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02979A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mazur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samoc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00665" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688080v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ben Daoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01713521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M. Mazur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pawlik" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02547" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419954v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC02488B" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848467v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kustra" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08608C" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525616v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leocmach" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maffeis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghogia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01138A" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378703v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leung" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02936" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896313v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600611" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65PQ1H9T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526191v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Duvall Deffo Ayagou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02022D" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407814v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01253" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412974v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600178" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GHFC231-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525614v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Olesiak-Banska" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01113" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Piela" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05381a" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma A. Adams" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400478" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112940v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Choi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mager" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gwon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01134A" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088535v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501358q" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113572v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in161" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113587v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4012313" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00856213v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22325f" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245556v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007265" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113592v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Armagnat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc15904j" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113591v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25536g" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950001v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40407a" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113594v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinu Krishnan Appukuttan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dupont" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20462B" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945366v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001225" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV39B9DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945354v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hidalgo Ramos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Elemans" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Nolte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908524x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945361v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wallin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Richard Gankou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907824d" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945375v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik G&#246;ransson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100605t" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945385v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deutman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moalin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coumans" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veling" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0810145106" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418178v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpaci" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hergu&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945395v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elemans" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ercolani" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nolte" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164647" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101740v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nunzi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essahlaoui" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seveno" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.11.026" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74MBZKG0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080488v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blart" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odobel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wallin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017942v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.969" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4SQSPWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945490v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.07.094" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-343VKL3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945498v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200546069" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0K2LS4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739665v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Morozkov" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Kechiche" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820686v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mercier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774338v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774316v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739357v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737688v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774326v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737694v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104057v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hilbert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wiedenmann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stender" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Mantei" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Houbertz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545788" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737687v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357973v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896789v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2072624" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889614v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Kobayashi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouchen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.895984" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512383v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tellier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.661669" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079521v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147636v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Ny" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515725" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774259v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728365v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774442v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774448v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774434v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855396v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-monnereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8928-2416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094460744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302356v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Saczuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.113161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397602v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taponard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202505146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Labro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Volostnykh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sinelshchikova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gorbunova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03068k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Cottini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M Mazur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NH00237K" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Canavero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Brettnacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Seinfeld" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rullan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08333D" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04702114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Plassais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geonwoo Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeasin Khan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400191" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774204v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pollien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Morice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mutovska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tb01014k" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Keat Leong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jung Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401700" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04163143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lancel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zimberlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Port" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c03014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mpambani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2022-0252" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300071" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pelluau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ04835C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Golisano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04688" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lindgren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Amara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00502-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821177v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amruth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QM00299J" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Osmolovskyi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00752-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marie-Luce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00232" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100926" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04540" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394540v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Louvel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ghiazza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debrauwer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202000184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chelagha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Payard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Mosbah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100828" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lindgren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odrun Gederaas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siksj&#248;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hansen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051127" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000213" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901063" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendoza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chateau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00533a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590679v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Terra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Toro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06126" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044490v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blahut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c15810" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888752v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01072C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ05804D" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610322" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351535v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown-Xu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quatela" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Lund&#233;n" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Minda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7100126" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610347" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Ouyang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800922" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889009v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806165" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889019v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05256E" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848949v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mettra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallavardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armagnat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pitrat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06535C" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889053v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K.O. &#197;slund" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Nystr&#246;m" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Reitan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00191" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848930v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547259v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Adouama" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Keyrouz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02979A" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848485v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Parafiniuk" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Sznitko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zelechowska" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00878" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Mazur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samoc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00665" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ben Daoud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01090" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01713521v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M. Mazur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pawlik" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02547" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419954v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC02488B" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848467v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kustra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnereau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08608C" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526191v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Duvall Deffo Ayagou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02022D" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896313v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600611" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65PQ1H9T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407814v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01253" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412974v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600178" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GHFC231-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525614v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Olesiak-Banska" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01113" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378703v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appaix" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leung" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02936" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525616v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Srour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leocmach" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maffeis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghogia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01138A" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234406v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Piela" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05381a" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112937v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma A. Adams" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201400478" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112940v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Choi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazur" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mager" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gwon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01134A" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088535v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haefele" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501358q" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113587v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4012313" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00856213v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22325f" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113572v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in161" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113591v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25536g" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113592v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Armagnat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc15904j" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950001v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40407a" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113594v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinu Krishnan Appukuttan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dupont" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20462B" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245556v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007265" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945366v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001225" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV39B9DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945354v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hidalgo Ramos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Elemans" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Nolte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908524x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945361v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wallin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Richard Gankou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907824d" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945375v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik G&#246;ransson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100605t" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945385v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deutman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moalin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coumans" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veling" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0810145106" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418178v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpaci" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hergu&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945395v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elemans" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ercolani" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nolte" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164647" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101740v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nunzi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essahlaoui" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seveno" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.11.026" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74MBZKG0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080488v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blart" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odobel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wallin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017942v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.969" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4SQSPWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945490v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.07.094" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-343VKL3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945498v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200546069" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0K2LS4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820686v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mercier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739665v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Morozkov" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Kechiche" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739357v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774338v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774316v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737688v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774326v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820705v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541482v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737694v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104057v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hilbert" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wiedenmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stender" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Mantei" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Houbertz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545788" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357973v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737687v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896789v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2072624" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889614v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Kobayashi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouchen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.895984" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512383v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tellier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.661669" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079521v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147636v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Ny" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515725" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728365v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774259v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774442v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774448v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774434v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855396v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banyasz" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>