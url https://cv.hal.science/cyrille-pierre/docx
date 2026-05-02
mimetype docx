--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -880,195 +880,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_imu</w:t>
+                <w:t xml:space="preserve">romea_ros2_gps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:2a1a8b058c621dd6ca70f3ae7375d26700d0766b;origin=https://github.com/Romea/romea-ros2-imu;visit=swh:1:snp:e88beb421edb35625d15b9571d1c935fc0725830;anchor=swh:1:rev:6ca02b4b3a7f63e810d37c0afa62ea40d0214e39⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:2281eeae9de9b9a20c243d66987af9cdbbc25796;origin=https://github.com/Romea/romea-ros2-gps;visit=swh:1:snp:a4942389dd631068d8f638847383d4bbbb5fb3d5;anchor=swh:1:rev:c075f0074a94b63a4727c5f9b1ef95f602506a42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745690v1</w:t>
+                <w:t xml:space="preserve">hal-04745050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">romea_ros2_gps</w:t>
+                <w:t xml:space="preserve">romea_ros2_imu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:2281eeae9de9b9a20c243d66987af9cdbbc25796;origin=https://github.com/Romea/romea-ros2-gps;visit=swh:1:snp:a4942389dd631068d8f638847383d4bbbb5fb3d5;anchor=swh:1:rev:c075f0074a94b63a4727c5f9b1ef95f602506a42⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:2a1a8b058c621dd6ca70f3ae7375d26700d0766b;origin=https://github.com/Romea/romea-ros2-imu;visit=swh:1:snp:e88beb421edb35625d15b9571d1c935fc0725830;anchor=swh:1:rev:6ca02b4b3a7f63e810d37c0afa62ea40d0214e39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745050v1</w:t>
+                <w:t xml:space="preserve">hal-04745690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1357,51 +1357,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1438,130 +1438,59 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020CLFAC045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03158978v1</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">tel-05019257v1</w:t>
+                <w:t xml:space="preserve">tel-03158978v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1708,51 +1637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaurier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laconte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732553v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Montanaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garen Boyadjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bertoglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Debain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455692" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fa3cf0f97d9a957db1130c905d8d3ffe3b94a2e3;origin=https://github.com/Romea/romea-ros2-mobile-base;visit=swh:1:snp:06ec5924092b795f344a3180280931745962800a;anchor=swh:1:rev:7d7b9269ffc32369021f57ecfb7a827b90c10ce2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8edb3d95b6a66159bf11966e74c9a1b5b01df4b;origin=https://github.com/Romea/alpo;visit=swh:1:snp:ed79955691f89d4bfbb089193b6587e335089db6;anchor=swh:1:rev:83248388bdbf3f207868461bde754d171dbcf005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2a1a8b058c621dd6ca70f3ae7375d26700d0766b;origin=https://github.com/Romea/romea-ros2-imu;visit=swh:1:snp:e88beb421edb35625d15b9571d1c935fc0725830;anchor=swh:1:rev:6ca02b4b3a7f63e810d37c0afa62ea40d0214e39" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2281eeae9de9b9a20c243d66987af9cdbbc25796;origin=https://github.com/Romea/romea-ros2-gps;visit=swh:1:snp:a4942389dd631068d8f638847383d4bbbb5fb3d5;anchor=swh:1:rev:c075f0074a94b63a4727c5f9b1ef95f602506a42" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimia Iberraken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4030050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03158978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05019257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaurier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laconte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732553v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Montanaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garen Boyadjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bertoglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Debain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455692" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fa3cf0f97d9a957db1130c905d8d3ffe3b94a2e3;origin=https://github.com/Romea/romea-ros2-mobile-base;visit=swh:1:snp:06ec5924092b795f344a3180280931745962800a;anchor=swh:1:rev:7d7b9269ffc32369021f57ecfb7a827b90c10ce2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8edb3d95b6a66159bf11966e74c9a1b5b01df4b;origin=https://github.com/Romea/alpo;visit=swh:1:snp:ed79955691f89d4bfbb089193b6587e335089db6;anchor=swh:1:rev:83248388bdbf3f207868461bde754d171dbcf005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2281eeae9de9b9a20c243d66987af9cdbbc25796;origin=https://github.com/Romea/romea-ros2-gps;visit=swh:1:snp:a4942389dd631068d8f638847383d4bbbb5fb3d5;anchor=swh:1:rev:c075f0074a94b63a4727c5f9b1ef95f602506a42" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2a1a8b058c621dd6ca70f3ae7375d26700d0766b;origin=https://github.com/Romea/romea-ros2-imu;visit=swh:1:snp:e88beb421edb35625d15b9571d1c935fc0725830;anchor=swh:1:rev:6ca02b4b3a7f63e810d37c0afa62ea40d0214e39" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimia Iberraken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4030050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03158978v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>