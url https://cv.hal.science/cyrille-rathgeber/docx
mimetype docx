--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -208,51 +208,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -778,9513 +778,9604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term forest-line dynamics in the French Pyrenees: an accelerating upward shift related to forest context, global warming and pastoral abandonment</w:t>
+                <w:t xml:space="preserve">Soil nitrogen drives inverse acclimation of xylem growth cessation to rising temperature in Northern Hemisphere conifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Delpouve</w:t>
+                <w:t xml:space="preserve">Yaling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
+                <w:t xml:space="preserve">Jian-Guo Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Minhuang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+                <w:t xml:space="preserve">Wenjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leroy</w:t>
+                <w:t xml:space="preserve">Feiyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (23), pp.7725-7744. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (30), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-7725-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2421834122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403814v1</w:t>
+                <w:t xml:space="preserve">hal-05252214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil nitrogen drives inverse acclimation of xylem growth cessation to rising temperature in Northern Hemisphere conifers</w:t>
+                <w:t xml:space="preserve">Long-term forest-line dynamics in the French Pyrenees: an accelerating upward shift related to forest context, global warming and pastoral abandonment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaling Zhang</w:t>
+                <w:t xml:space="preserve">Noémie Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Guo Huang</w:t>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minhuang Wang</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjin Wang</w:t>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feiyu Yang</w:t>
+                <w:t xml:space="preserve">Nathalie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (30), </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (23), pp.7725-7744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2421834122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-7725-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252214v1</w:t>
+                <w:t xml:space="preserve">hal-05403814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High preseason temperature variability drives convergence of xylem phenology in the Northern Hemisphere conifers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring wood phenology using dendrometers: opportunities and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Deslauriers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ignatius Kristia Adikurnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B K Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (6), pp.1161-1167.e3. </w:t>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.e39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.01.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997483v1</w:t>
+                <w:t xml:space="preserve">hal-05592936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging analysis in silver fir reveals coordination in cellulose and lignin deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High preseason temperature variability drives convergence of xylem phenology in the Northern Hemisphere conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Guo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhuang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Pérez-De-Lis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ignatius-Kristia Adikurnia</w:t>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae203⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (6), pp.1161-1167.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564702v1</w:t>
+                <w:t xml:space="preserve">hal-04997483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial asynchrony of coniferous forest carbon sources and sinks at the intra-annual time scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal imaging analysis in silver fir reveals coordination in cellulose and lignin deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pérez-De-Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Silvestro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alberto Arzac</w:t>
+                <w:t xml:space="preserve">Ignatius-Kristia Adikurnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49494-5⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668142v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of the within-population variability of budburst in forest trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianhong Lin</w:t>
+                <w:t xml:space="preserve">Partial asynchrony of coniferous forest carbon sources and sinks at the intra-annual time scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Silvestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl García-Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morfin</w:t>
+                <w:t xml:space="preserve">Alberto Arzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-865-2024⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49494-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746259v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and post-drought conditions drive resilience of Pinus halepensis across its distribution range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model of the within-population variability of budburst in forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Hänninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Veuillen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Battipaglia</w:t>
+                <w:t xml:space="preserve">Alexandre Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109577⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.865-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-865-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181161v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood Formation Modeling – A Research Review and Future Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre- and post-drought conditions drive resilience of Pinus halepensis across its distribution range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Alfaro-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie H Eckes-Shephard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giovanna Battipaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.837648⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339, pp.109577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226892v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 hot drought pushed conifer wood formation to the limit of its plasticity : Consequences for woody biomass production and tree ring structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2018 European heatwave led to stem dehydration but not to consistent growth reductions in forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Salomón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Zweifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Larysch</w:t>
+                <w:t xml:space="preserve">Ute Sass-Klaassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D F Stangler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Seifert</w:t>
+                <w:t xml:space="preserve">Annemiek Stegehuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/plb.13399⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27579-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226870v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early arrival of spring doesn’t boost annual tree growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille B K Rathgeber</w:t>
+                <w:t xml:space="preserve">Longer and faster: Intra-annual growth dynamics of Douglas fir outperform Norway spruce and silver fir over wide climatic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Walter Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Florian Stangler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Larysch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Fonti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harald Honer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-022-02107-x⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.108970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225282v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longer and faster: Intra-annual growth dynamics of Douglas fir outperform Norway spruce and silver fir over wide climatic gradients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wood Formation Modeling – A Research Review and Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Florian Stangler</w:t>
+                <w:t xml:space="preserve">Annemarie H Eckes-Shephard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Larysch</w:t>
+                <w:t xml:space="preserve">Fredrik Charpentier Ljungqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Honer</w:t>
+                <w:t xml:space="preserve">David M Drew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B K Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Seifert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew D Friend</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 321, </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.108970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.837648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226862v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 European heatwave led to stem dehydration but not to consistent growth reductions in forests</w:t>
+                <w:t xml:space="preserve">The 2018 hot drought pushed conifer wood formation to the limit of its plasticity : Consequences for woody biomass production and tree ring structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Salomón</w:t>
+                <w:t xml:space="preserve">E. Larysch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Peters</w:t>
+                <w:t xml:space="preserve">D F Stangler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Zweifel</w:t>
+                <w:t xml:space="preserve">H. Puhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Sass-Klaassen</w:t>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemiek Stegehuis</w:t>
+                <w:t xml:space="preserve">T. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (7), pp 1171-1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27579-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/plb.13399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880254v1</w:t>
+                <w:t xml:space="preserve">hal-04226870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical thermal transition driving spring phenology of Northern Hemisphere conifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The early arrival of spring doesn’t boost annual tree growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille B K Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian‐guo Huang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16543⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 608 (7923), pp.473 - 474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-022-02107-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321804v1</w:t>
+                <w:t xml:space="preserve">hal-04225282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the spatial crosstalk between two biochemical signals explains wood formation dynamics and tree-ring structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A critical thermal transition driving spring phenology of Northern Hemisphere conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian‐guo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhuang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaohan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa558⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.1606-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116864v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought elicits contrasting responses on the autumn dynamics of wood formation in late successional deciduous tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Dox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Prislan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jožica Gričar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertold Mariën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (7), pp.1171-1185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpaa175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SabaTracheid 1.0: A Novel Program for Quantitative Analysis of Conifer Wood Anatomy — A Demonstration on African Juniper From the Blue Nile Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyob Gebrehiwot Gebregeorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Boniecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Pia̧tkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille B K Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2021.595258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting tree rings into time slices: how intra‐annual dynamics of wood formation help decipher the space‐for‐time conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pérez‐de‐lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille B K Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fernández‐de‐uña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 233 (3), pp.1520 - 1534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.17869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turgor – a limiting factor for radial growth in mature conifers along an elevational gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard L Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Steppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri E Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard L Peters</w:t>
+                <w:t xml:space="preserve">Dirk J W de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 229 (1), pp.213-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.16872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod and temperature as dominant environmental drivers triggering secondary growth resumption in Northern Hemisphere conifers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian-Guo Huang</w:t>
+                <w:t xml:space="preserve">Modelling the spatial crosstalk between two biochemical signals explains wood formation dynamics and tree-ring structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianqian Ma</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2007058117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (5), pp.1727-1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209287v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Elmendorf and Ettinger: Photoperiod plays a dominant and irreplaceable role in triggering secondary growth resumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Guo Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Campelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (52), pp.32865-32867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2019931117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology of wood formation in larch (Larix decidua Mill.) trees growing along a 1000-m elevation gradient in the French Southern Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoperiod and temperature as dominant environmental drivers triggering secondary growth resumption in Northern Hemisphere conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Guo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyedeh Masoumeh Saderi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franco Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0866-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (34), pp.20645-20652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2007058117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629182v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">On the need to consider wood formation processes in global vegetation models and a suggested approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. Friend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie H. Eckes-Shephard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim T. Rademacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 76 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0902-3⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 76 (2), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0819-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501278v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying intra-annual dynamics of carbon sequestration in the forming wood: a novel histologic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Couplings in cell differentiation kinetics mitigate air temperature influence on conifer wood anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri E Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg von Arx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard L Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0846-7⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (4), pp.1222-1232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625058v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplings in cell differentiation kinetics mitigate air temperature influence on conifer wood anatomy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Phenology of wood formation in larch (Larix decidua Mill.) trees growing along a 1000-m elevation gradient in the French Southern Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedeh Masoumeh Saderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13464⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0866-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184251v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the need to consider wood formation processes in global vegetation models and a suggested approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V Shishov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 76 (2), pp.49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0819-x⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 76 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0902-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561718v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chilling and forcing temperatures interact to predict the onset of wood formation in Northern Hemisphere conifers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Quantifying intra-annual dynamics of carbon sequestration in the forming wood: a novel histologic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjy Nandrianina Andrianantenaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Pérez de Lis Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Lireux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14539⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0846-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625305v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From xylogenesis to tree rings: wood traits to investigate tree response to environmental changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chilling and forcing temperatures interact to predict the onset of wood formation in Northern Hemisphere conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Lireux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hartig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica de Micco</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jordi Voltas</w:t>
+                <w:t xml:space="preserve">Alissar Cheaïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-40190246⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.1089-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627690v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal time-course of the above ground biomass production efficiency in beech trees (Fagus sylvatica L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From xylogenesis to tree rings: wood traits to investigate tree response to environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica de Micco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Heid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Conil</w:t>
+                <w:t xml:space="preserve">Jordi Voltas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0707-9⟩</w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.155-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-40190246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812807v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autecology and growth of Aleppo pine ( Pinus halepensis Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 413, pp.32-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAVIAR: an R package for checking, displaying and processing wood-formation-monitoring data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Santenoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri E. Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (8), pp.1246-1260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpy054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the main drivers for the production and maturation of Scots pine tracheids along a temperature gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal time-course of the above ground biomass production efficiency in beech trees (Fagus sylvatica L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Heid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjy Andrianantenaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liisa Kulmala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Henri E. Cuny</w:t>
+                <w:t xml:space="preserve">Sébastien Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.08.012⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0707-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557214v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Intra-annual stem growth dynamics of Lebanon Cedar along climatic gradients (vol 31, pg 587, 2017)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Conifer tree-ring density inter-annual variability - anatomical, physiological and environmental determinants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reiner Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-017-1561-3⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (3), pp.621-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617540v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving identification of coppiced and seeded trees in past woodland management by comparing growth and wood anatomy of living sessile oaks ( Quercus petraea )</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum to: Intra-annual stem growth dynamics of Lebanon Cedar along climatic gradients (vol 31, pg 587, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aylin Güney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Küppers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.015⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (4), pp.1375-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-017-1561-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525878v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conifer tree-ring density inter-annual variability - anatomical, physiological and environmental determinants.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving identification of coppiced and seeded trees in past woodland management by comparing growth and wood anatomy of living sessile oaks ( Quercus petraea )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14763⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 463 (In press), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683174v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-annual stem growth dynamics of Lebanon Cedar along climatic gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylin Güney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Küppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiner Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (2), pp.587-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00468-016-1492-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling wood formation and structure: power and limits of a morphogenetic gradient in controlling xylem cell proliferation and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (1), 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-016-0613-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperate and boreal forest tree phenology: from organ-scale processes to terrestrial ecosystem models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Identifying the main drivers for the production and maturation of Scots pine tracheids along a temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liisa Kulmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Vitasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+                <w:t xml:space="preserve">Pekka Nöjd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri E. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0477-6⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.210-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01306442v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing Rings in Pinus halepensis - The Missing Link to Relate the Tree-Ring Record to Extreme Climatic Events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberto Serrano-Notivoli</w:t>
+                <w:t xml:space="preserve">Pattern of xylem phenology in conifers of cold ecosystems at the Northern Hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Anfodillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00727⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (11), pp.3804-3813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633581v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensatory mechanisms mitigate the effect of warming and drought on wood formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Biological Basis of Tree-Ring Formation: A Crash Course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri E. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12689⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01372928v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Basis of Tree-Ring Formation: A Crash Course</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Xylogenesis: Coniferous Trees of Temperate Forests Are Listening to the Climate Tale during the Growing Season But Only Remember the Last Words!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00734⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (1), pp.306-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01334436v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of xylem phenology in conifers of cold ecosystems at the Northern Hemisphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fonti</w:t>
+                <w:t xml:space="preserve">Missing Rings in Pinus halepensis - The Missing Link to Relate the Tree-Ring Record to Extreme Climatic Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin de Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Saz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Longares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Serrano-Notivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13317⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418723v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylogenesis: Coniferous Trees of Temperate Forests Are Listening to the Climate Tale during the Growing Season But Only Remember the Last Words!</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperate and boreal forest tree phenology: from organ-scale processes to terrestrial ecosystem models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Vitasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00037⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.5-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0477-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02638841v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do drought and warming influence survival and wood traits of Picea mariana saplings?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Compensatory mechanisms mitigate the effect of warming and drought on wood formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri E. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Giovannelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru431⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (6), pp.1338-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195080v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change, tree-ring width and wood density of pines in mediterranean environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do drought and warming influence survival and wood traits of Picea mariana saplings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilène Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Olivar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-20150098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (1), pp.377-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269454v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woody biomass production lags stem-girth increase by over one month in coniferous forests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Climate change, tree-ring width and wood density of pines in mediterranean environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Olivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Frank</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Felipe Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nplants.2015.160⟩</w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-20150098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269484v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of tracheid development explain conifer tree-ring structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Woody biomass production lags stem-girth increase by over one month in coniferous forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri Mäkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12871⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (11), pp.151600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2015.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195088v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinning has a positive effect on growth dynamics and growth–climate relationships in Aleppo pine (Pinus halepensis ) trees of different crown classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Olivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Bogino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (3), pp.395-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-013-0348-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of cambium phenology and growth: linear and non-linear patterns in conifers of the northern hemisphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Kinetics of tracheid development explain conifer tree-ring structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (4), pp.1231-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mct243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195064v1</w:t>
+                <w:t xml:space="preserve">hal-01195088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized additive models reveal the intrinsic complexity of wood formation dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ignacio I. Barbeito Sanchez</w:t>
+                <w:t xml:space="preserve">A meta-analysis of cambium phenology and growth: linear and non-linear patterns in conifers of the northern hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Anfodillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert057⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (9), pp.1911-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mct243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097955v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WOOD FORMATION IN JUNIPERUS EXCELSA SSP POLYCARPOS IN THE HIGH MOUNTAINS OF NORTH-EAST IRAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized additive models reveal the intrinsic complexity of wood formation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. M. Saderi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ignacio I. Barbeito Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (7), pp.1983-1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003390v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in dendroclimatic response across the distribution range of Aleppo pine ([i]Pinus halepensis[/i])</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin de Luis</w:t>
+                <w:t xml:space="preserve">WOOD FORMATION IN JUNIPERUS EXCELSA SSP POLYCARPOS IN THE HIGH MOUNTAINS OF NORTH-EAST IRAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Saderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Cufar</w:t>
+                <w:t xml:space="preserve">K. Pourtahmasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Di Filippo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Oladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Tropical Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.421 - 428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195095v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature and water deficit on cambial activity and woody ring features in [i]Picea mariana[/i] saplings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasticity in dendroclimatic response across the distribution range of Aleppo pine ([i]Pinus halepensis[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin de Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Cufar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Di Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpt073⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195063v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the intra-annual wood formation of three European species (Fagus sylvatica, Quercus petraea and Pinus sylvestris) as related to leaf phenology and non-structural carbohydrate dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Effects of temperature and water deficit on cambial activity and woody ring features in [i]Picea mariana[/i] saplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Damesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (8), pp.1033 - 1045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tps052⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 33 (10), pp.1006-1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpt073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004139v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the intra-annual wood formation of three European species (Fagus sylvatica, Quercus petraea and Pinus sylvestris) as related to leaf phenology and non-structural carbohydrate dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice A. Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia S. Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Damesin</w:t>
+                <w:t xml:space="preserve">Claire C. Damesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (8), pp.1033-1045. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+              <w:t xml:space="preserve">, 2012, 32 (8), pp.1033 - 1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tps052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874621v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life strategies in intra-annual dynamics of wood formation: example of three conifer species in a temperate forest in north-east France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing the intra-annual wood formation of three European species (Fagus sylvatica, Quercus petraea and Pinus sylvestris) as related to leaf phenology and non-structural carbohydrate dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri H. Cuny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+                <w:t xml:space="preserve">E. Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Meriem M. Fournier</w:t>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (5), pp.612 - 625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tps039⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 32 (8), pp.1033-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tps052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004193v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de prélèvement et de préparation des échantillons pour l'étude de l'activité cambiale et de la formation du bois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life strategies in intra-annual dynamics of wood formation: example of three conifer species in a temperate forest in north-east France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Harroué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+                <w:t xml:space="preserve">Meriem M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (5), pp.612 - 625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tps039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166215v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambial activity related to tree size in a mature silver-fir plantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Méthodes de prélèvement et de préparation des échantillons pour l'étude de l'activité cambiale et de la formation du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Harroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73, pp.45-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000480v1</w:t>
+                <w:t xml:space="preserve">hal-04166215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring seasonal dynamics of wood formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cambial activity related to tree size in a mature silver-fir plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio S. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozica J. Gricar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Fonti</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2011.01.007⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (3), pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000892v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology of wood formation: Data processing, analysis and visualisation using R (package CAVIAR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Monitoring seasonal dynamics of wood formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozica J. Gricar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Fonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dendrochronologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 29 (3), pp.139-149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2011.01.004⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 29 (3), pp.123-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2011.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00677685v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of French temperate coniferous forests to climate variability and extreme events (Abies alba, Picea abies and Pinus sylvestris)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Phenology of wood formation: Data processing, analysis and visualisation using R (package CAVIAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwin Ulrich</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (3), pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2011.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.01148.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195031v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00677685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la croissance du pin d'Alep en région méditerranéenne française</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of French temperate coniferous forests to climate variability and extreme events (Abies alba, Picea abies and Pinus sylvestris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (2), pp.364-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.01148.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593706v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing needle and shoot phenology with xylem development on three conifer species in Italy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la croissance du pin d'Alep en région méditerranéenne française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ripert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brochiéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chandioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 66 (2), pp.1-8</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (5), 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195110v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing needle and shoot phenology with xylem development on three conifer species in Italy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Effects of a 20-day-long dry period on cambial and apical meristem growth in Abies balsamea seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo de Zan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (1), pp.85-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-008-0257-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883489v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a 20-day-long dry period on cambial and apical meristem growth in Abies balsamea seedlings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Comparing needle and shoot phenology with xylem development on three conifer species in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Deslauriers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo de Zan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (2), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195111v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical temperatures for xylogenesis in conifers of cold climates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Comparing needle and shoot phenology with xylem development on three conifer species in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (2), pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2008.00417.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01195112v1</w:t>
+                <w:t xml:space="preserve">hal-00883489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking intra-tree-ring wood density variations and tracheid anatomical characteristics in Douglas fir (Pseudotsuga menziesii (Mirb.) Franco)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Critical temperatures for xylogenesis in conifers of cold climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jožica Gričar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong-Wook Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (6), pp.696-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2008.00417.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00884020v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking intra-tree-ring wood density variations and tracheid anatomical characteristics in Douglas fir (Pseudotsuga menziesii (Mirb.) Franco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (7), pp.699-706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2006050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioclimatic model of tree radial growth: application to the French Mediterranean Aleppo pine forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Linking intra-tree-ring wood density variations and tracheid anatomical characteristics in Douglas fir (Pseudotsuga menziesii (Mirb.) Franco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Misson</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nicault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Guiot</w:t>
+                <w:t xml:space="preserve">Jean-Michel Leban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (7), pp.699-706</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01457695v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00884020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la croissance radiale du Pin d'Alep (Pinus halepensis Mill.) en Provence calcaire (sud-est de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologia mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31 (1), pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendroecological analysis of climatic effects on Quercus petraea and Pinus halepensis radial growth using the process-based MAIDEN model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Bioclimatic model of tree radial growth: application to the French Mediterranean Aleppo pine forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 34 (4), pp.888-898. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (2), pp.162-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/X03-253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-004-0378-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457701v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la croissance en hauteur du pin d'Alep (Pinus halepensis Mill.) en région méditerranéenne française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologia mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30 (2), pp.205-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a biogeochemistry model in simulating forests productivity responses to climatic change and [CO2] increase: example of Pinus halepensis in Provence (south-east France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joel Guiot</w:t>
+                <w:t xml:space="preserve">Dendroecological analysis of climatic effects on Quercus petraea and Pinus halepensis radial growth using the process-based MAIDEN model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-3800(03)00161-3⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (4), pp.888-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X03-253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01457710v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations sur la mise en place du cerne chez le pin d'Alep (Pinus halepensis Mill.) : confrontation entre les mesures de croissance radiale, de densité et les facteurs climatiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Thomas</w:t>
+                <w:t xml:space="preserve">Using a biogeochemistry model in simulating forests productivity responses to climatic change and [CO2] increase: example of Pinus halepensis in Provence (south-east France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2001162⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 166 (3), pp.239-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3800(03)00161-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00884178v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a biogeochemical model in dendroecology. Application to Pinus cembra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Guiot</w:t>
+                <w:t xml:space="preserve">Observations sur la mise en place du cerne chez le pin d'Alep (Pinus halepensis Mill.) : confrontation entre les mesures de croissance radiale, de densité et les facteurs climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jl Edouard</w:t>
+                <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 323 (5), pp.489-497. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58 (7), pp.769-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4469(00)00154-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/forest:2001162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01457722v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00884178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated responses of Pinus halepensis forest productivity to climatic change and CO2 increase using a statistical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Using a biogeochemical model in dendroecology. Application to Pinus cembra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-8181(00)00053-9⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 323 (5), pp.489-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(00)00154-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457725v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation de productivité du chêne pubescent en région méditerranéenne française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulated responses of Pinus halepensis forest productivity to climatic change and CO2 increase using a statistical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 26 (4), pp.405-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-8181(00)00053-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883265v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quercus humilis increase of productivity in the Mediterranean area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Augmentation de productivité du chêne pubescent en région méditerranéenne française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Tessier</w:t>
+                <w:t xml:space="preserve">Philip Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 56 (3), pp.211-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quercus humilis increase of productivity in the Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1999, 56 (3), pp.211-219. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:19990303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10294,297 +10385,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical, Developmental and Physiological Bases of Tree-Ring Formation in Relation to Environmental Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille B K Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Pérez de Lis Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fernández-De-Uña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stable Isotopes in Tree Rings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Springer International Publishing, pp.61 - 99, 2022, Tree Physiology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92698-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles gestions des forêts pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Louise Filleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.66-89, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/EZMD-8G13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10594,105 +10685,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOPHYSIOLOGY OF TREE-RING FORMATION: CONCEPTS, METHODS AND APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vegetal Biology. Université de Lorraine (Nancy), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02454576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId392"/>
+      <w:footerReference w:type="default" r:id="rId395"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10760,51 +10851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="974DD5A1"/>
+    <w:nsid w:val="4D6902F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10991,51 +11082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-rathgeber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7359-8320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07160118X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6510-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cecchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110927" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B K Rathgeber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333251378970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Fonti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Arx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harroue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nievergelt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1505389" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liesche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Dole&#382;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delpouve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7725-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaling Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Guo Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhuang Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyu Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421834122" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.01.039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-De-Lis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius-Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Silvestro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Antonucci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Arzac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49494-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie H Eckes-Shephard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Charpentier Ljungqvist" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Drew" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Friend" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.837648" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larysch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D F Stangler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Puhlmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seifert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-02107-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Walter Miller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Florian Stangler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Larysch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Honer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seifert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108970" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321804v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian&#8208;guo Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16543" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa558" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dox" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Prislan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;ica Gri&#269;ar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Mari&#235;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa175" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyob Gebrehiwot Gebregeorgis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Boniecka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pia&#807;tkowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Robertson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.595258" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez&#8208;de&#8208;lis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez&#8208;de&#8208;u&#241;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17869" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265612v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Steppe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E Cuny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J W de Pauw" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Frank" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16872" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Ma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biondi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007058117" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Campelo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019931117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Masoumeh Saderi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0866-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shishov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0902-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Nandrianina Andrianantenaina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez de Lis Castro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0846-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13464" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Friend" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie H. Eckes-Shephard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim T. Rademacher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0819-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625305v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Lireux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14539" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627690v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica de Micco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carrer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio Camarero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190246" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Heid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Andrianantenaina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0707-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.01.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629269v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E. Cuny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy054" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557214v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Kulmala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Read" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka N&#246;jd" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617540v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin G&#252;ney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred K&#252;ppers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Zimmermann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-017-1561-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14763" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555259v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1492-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478076v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0613-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0477-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633581v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Novak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Luis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Saz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Longares" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00727" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Balducci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giovannelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12689" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334436v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00734" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418723v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Anfodillo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13317" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638841v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00037" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195080v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Beaulieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru431" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olivar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20150098" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269484v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri M&#228;kinen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2015.160" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195088v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12871" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101539v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bogino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0348-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195064v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct243" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003390v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Saderi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pourtahmasi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oladi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195095v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Cufar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Di Filippo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadopoulos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083550" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195063v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt073" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004139v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Michelot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Simard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Dufrene" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Damesin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps052" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04874621v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Simard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004193v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps039" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166215v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harrou&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000480v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S. Rossi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr168" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000892v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozica J. Gricar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Fonti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2011.01.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHSXPS61-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00677685v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2011.01.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62N6HJG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195031v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01148.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A20A0523733175E5C8960C8FDE0F8B8E37F88FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593706v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochi&#233;ro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195110v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883489v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195111v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Zan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0257-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VJ6TSXW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195112v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Wook Seo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00417.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D489D3A9ADF782CB3079015CE262E3AA4C09B638/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884020v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decoux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669021v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006050" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457695v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0378-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9XG8RSTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678320v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457701v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X03-253" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586627v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457710v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rathgeber" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Kaplan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(03)00161-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3J1ZT61-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tessier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001162" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457722v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Edouard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)00154-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R105TWRD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457725v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Keller" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(00)00053-9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NNKV36X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883265v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457624v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roche" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tessier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19990303" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226996v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez-De-U&#241;a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92698-4_3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795900v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EZMD-8G13" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02454576v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-rathgeber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7359-8320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07160118X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6510-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cecchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110927" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B K Rathgeber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333251378970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Fonti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Arx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harroue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nievergelt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1505389" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liesche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Dole&#382;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaling Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Guo Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhuang Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyu Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421834122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delpouve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7725-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.01.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-De-Lis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius-Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Silvestro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Antonucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Arzac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49494-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Walter Miller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Florian Stangler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Larysch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Honer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seifert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108970" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie H Eckes-Shephard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Charpentier Ljungqvist" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Drew" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Friend" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.837648" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larysch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D F Stangler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Puhlmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seifert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13399" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-02107-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian&#8208;guo Huang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Yu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16543" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dox" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Prislan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;ica Gri&#269;ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Mari&#235;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa175" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyob Gebrehiwot Gebregeorgis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Boniecka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pia&#807;tkowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Robertson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.595258" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219519v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez&#8208;de&#8208;lis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez&#8208;de&#8208;u&#241;a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17869" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Steppe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E Cuny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J W de Pauw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Frank" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16872" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa558" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209300v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Campelo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Ma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019931117" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biondi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007058117" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561718v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Friend" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie H. Eckes-Shephard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim T. Rademacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0819-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13464" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Masoumeh Saderi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0866-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shishov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0902-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Nandrianina Andrianantenaina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez de Lis Castro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0846-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Lireux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14539" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica de Micco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carrer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio Camarero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190246" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844915v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.01.028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E. Cuny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Heid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Andrianantenaina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0707-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14763" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617540v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin G&#252;ney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred K&#252;ppers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Zimmermann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-017-1561-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1492-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478076v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0613-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557214v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Kulmala" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Read" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka N&#246;jd" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418723v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Anfodillo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13317" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00734" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638841v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00037" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Novak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Luis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Saz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Longares" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00727" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0477-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372928v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Balducci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giovannelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12689" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195080v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Beaulieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru431" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269454v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olivar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20150098" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri M&#228;kinen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2015.160" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bogino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0348-y" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12871" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195064v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct243" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003390v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Saderi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pourtahmasi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oladi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195095v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Cufar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Di Filippo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadopoulos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083550" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195063v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt073" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004139v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Michelot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Simard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Dufrene" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Damesin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps052" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04874621v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Simard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004193v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166215v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harrou&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000480v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S. Rossi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr168" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000892v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozica J. Gricar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Fonti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2011.01.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHSXPS61-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00677685v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2011.01.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62N6HJG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195031v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01148.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A20A0523733175E5C8960C8FDE0F8B8E37F88FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593706v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochi&#233;ro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195111v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Zan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0257-0" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VJ6TSXW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195110v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883489v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Wook Seo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00417.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D489D3A9ADF782CB3079015CE262E3AA4C09B638/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669021v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decoux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006050" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678320v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457695v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0378-z" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9XG8RSTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586627v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457701v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X03-253" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457710v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rathgeber" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Kaplan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(03)00161-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3J1ZT61-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884178v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tessier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001162" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457722v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Edouard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)00154-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R105TWRD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Keller" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(00)00053-9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NNKV36X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883265v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457624v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roche" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tessier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19990303" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226996v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez-De-U&#241;a" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92698-4_3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795900v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EZMD-8G13" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02454576v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>