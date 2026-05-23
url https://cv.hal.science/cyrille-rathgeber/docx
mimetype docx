--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,10796 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10744 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrille Rathgeber </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche— Directeur Adjoint UMR Silva</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyrille-rathgeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7359-8320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07160118X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=xzs0UC8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-6510-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Rathgeber est actuellement directeur de recherche et directeur adjoint de l'unité Silva du centre INRAE Grand Est – Nancy. Les intérêts de recherche de Cyrille couvrent les domaines de la dendroécologie, de l'anatomie quantitative du bois et de la modélisation de la végétation. Il est particulièrement impliqué dans la compréhension des relations entre la formation des cernes et les facteurs environnementaux dans le contexte des changements globaux, afin d'évaluer la variabilité climatique passée, de détecter les changements actuels et d'évaluer les impacts futurs sur les forêts. Plus généralement, il s'intéresse également à l'écologie, à l'histoire et à la philosophie de l'environnement.Écologiste de formation, il a effectué sa thèse de doctorat (1997 – 2002) en dendroécologie à l'Institut méditerranéen d'écologie et de paléoécologie à Marseille (France) sur l'impact de l'augmentation de la concentration atmosphérique en CO2 et des changements climatiques sur la productivité des forêts de pin d'Alep dans le sud-est de la France. Après avoir terminé sa thèse de doctorat, il a reçu une bourse européenne Marie Curie pour rejoindre l'Unité de recherche climatique de l'Université d'East Anglia (Norwich, Royaume-Uni) et réaliser un projet scientifique dans lequel il a utilisé un modèle de végétation pour comparer les simulations de modèles climatiques et les données sur les cernes d’arbres en Europe.Depuis 2005, Cyrille travaille à INRAE sur l'influence des facteurs environnementaux sur la croissance des arbres dans le contexte du changement climatique. Il s'est particulièrement impliqué dans l'exploration de l'influence du climat sur la dynamique de la formation du bois et la structure des cernes. Pour ce faire, il a mis en place des sites instrumentés et un laboratoire d'anatomie du bois, collecté des données de xylogénèse sur différents sites et développé des méthodes innovantes de traitement des données. Plus récemment, il a également développé des projets sur l'impact du changement global sur la mortalité et la distribution des arbres, et sur la dynamique de la limite supérieure de la forêt subalpine en particulier. Cyrille a coordonné de nombreux projets sur l'anatomie quantitative du bois, la dendroécologie et la croissance, la mortalité et la distribution des arbres. A ce jour, il a supervisé directement six post-doctorants et sept doctorants sur ces sujets.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing frequency and extent of frost damage in European oaks over 1961-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.110927. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical constraints and environmental factors shape phloem anatomical traits in woody angiosperm species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Liesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Crivellaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Doležal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248 (5), pp.2316-2330. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protocol for high-quality sectioning for tree-ring anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina V Fonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg von Arx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Harroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nievergelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1505389. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2025.1505389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19th-century afforestation policies have predisposed mountain slopes to forest expansion under recent climate warming in the southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille B K Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (6), pp.753-772. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03091333251378970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil nitrogen drives inverse acclimation of xylem growth cessation to rising temperature in Northern Hemisphere conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Guo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhuang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (30), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2421834122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term forest-line dynamics in the French Pyrenees: an accelerating upward shift related to forest context, global warming and pastoral abandonment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (23), pp.7725-7744. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-7725-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring wood phenology using dendrometers: opportunities and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignatius Kristia Adikurnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille B K Rathgeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.e39. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qpb.2025.10031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High preseason temperature variability drives convergence of xylem phenology in the Northern Hemisphere conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Guo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhuang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (6), pp.1161-1167.e3. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2024.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging analysis in silver fir reveals coordination in cellulose and lignin deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Pérez-De-Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignatius-Kristia Adikurnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.2428. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiae203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial asynchrony of coniferous forest carbon sources and sinks at the intra-annual time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mencuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García-Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Antonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Arzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49494-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of the within-population variability of budburst in forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Hänninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.865-879. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-865-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-drought conditions drive resilience of Pinus halepensis across its distribution range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Veuillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Alfaro-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 339, pp.109577. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longer and faster: Intra-annual growth dynamics of Douglas fir outperform Norway spruce and silver fir over wide climatic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Walter Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Florian Stangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Larysch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Honer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.108970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 European heatwave led to stem dehydration but not to consistent growth reductions in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Salomón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Sass-Klaassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemiek Stegehuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27579-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 hot drought pushed conifer wood formation to the limit of its plasticity : Consequences for woody biomass production and tree ring structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Larysch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D F Stangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Puhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (7), pp 1171-1185. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plb.13399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early arrival of spring doesn’t boost annual tree growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille B K Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608 (7923), pp.473 - 474. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-022-02107-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood Formation Modeling – A Research Review and Future Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie H Eckes-Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Charpentier Ljungqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Drew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille B K Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D Friend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.837648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical thermal transition driving spring phenology of Northern Hemisphere conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian‐guo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhuang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.1606-1617. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought elicits contrasting responses on the autumn dynamics of wood formation in late successional deciduous tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Dox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Prislan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jožica Gričar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertold Mariën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (7), pp.1171-1185. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaa175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turgor – a limiting factor for radial growth in mature conifers along an elevational gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard L Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Steppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri E Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk J W de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (1), pp.213-229. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SabaTracheid 1.0: A Novel Program for Quantitative Analysis of Conifer Wood Anatomy — A Demonstration on African Juniper From the Blue Nile Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyob Gebrehiwot Gebregeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Boniecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Pia̧tkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille B K Rathgeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.595258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting tree rings into time slices: how intra‐annual dynamics of wood formation help decipher the space‐for‐time conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Pérez‐de‐lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille B K Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fernández‐de‐uña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 233 (3), pp.1520 - 1534. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial crosstalk between two biochemical signals explains wood formation dynamics and tree-ring structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (5), pp.1727-1737. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Elmendorf and Ettinger: Photoperiod plays a dominant and irreplaceable role in triggering secondary growth resumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Guo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Campelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (52), pp.32865-32867. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2019931117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod and temperature as dominant environmental drivers triggering secondary growth resumption in Northern Hemisphere conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Guo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (34), pp.20645-20652. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2007058117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to consider wood formation processes in global vegetation models and a suggested approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie H. Eckes-Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim T. Rademacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (2), pp.49. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-019-0819-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplings in cell differentiation kinetics mitigate air temperature influence on conifer wood anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri E Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg von Arx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard L Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (4), pp.1222-1232. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir V Shishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (4), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-019-0902-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying intra-annual dynamics of carbon sequestration in the forming wood: a novel histologic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjy Nandrianina Andrianantenaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Pérez de Lis Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (3), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-019-0846-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology of wood formation in larch (Larix decidua Mill.) trees growing along a 1000-m elevation gradient in the French Southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedeh Masoumeh Saderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (3), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-019-0866-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilling and forcing temperatures interact to predict the onset of wood formation in Northern Hemisphere conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Lireux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hartig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Julio Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.1089-1105. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From xylogenesis to tree rings: wood traits to investigate tree response to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica de Micco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Julio Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Voltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.155-182. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-40190246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autecology and growth of Aleppo pine ( Pinus halepensis Mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 413, pp.32-47. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAVIAR: an R package for checking, displaying and processing wood-formation-monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri E. Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (8), pp.1246-1260. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal time-course of the above ground biomass production efficiency in beech trees (Fagus sylvatica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjy Andrianantenaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0707-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conifer tree-ring density inter-annual variability - anatomical, physiological and environmental determinants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 216 (3), pp.621-625. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving identification of coppiced and seeded trees in past woodland management by comparing growth and wood anatomy of living sessile oaks ( Quercus petraea )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 463 (In press), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Intra-annual stem growth dynamics of Lebanon Cedar along climatic gradients (vol 31, pg 587, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylin Güney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (4), pp.1375-1375. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-017-1561-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-annual stem growth dynamics of Lebanon Cedar along climatic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylin Güney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.587-606. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-016-1492-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wood formation and structure: power and limits of a morphogenetic gradient in controlling xylem cell proliferation and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-016-0613-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the main drivers for the production and maturation of Scots pine tracheids along a temperature gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Kulmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nöjd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri E. Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232, pp.210-224. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern of xylem phenology in conifers of cold ecosystems at the Northern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Anfodillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (11), pp.3804-3813. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Basis of Tree-Ring Formation: A Crash Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri E. Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylogenesis: Coniferous Trees of Temperate Forests Are Listening to the Climate Tale during the Growing Season But Only Remember the Last Words!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171 (1), pp.306-317. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Rings in Pinus halepensis - The Missing Link to Relate the Tree-Ring Record to Extreme Climatic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin de Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Saz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Longares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Serrano-Notivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate and boreal forest tree phenology: from organ-scale processes to terrestrial ecosystem models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vitasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.5-25. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0477-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensatory mechanisms mitigate the effect of warming and drought on wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri E. Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), pp.1338-1352. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do drought and warming influence survival and wood traits of Picea mariana saplings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilène Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (1), pp.377-389. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody biomass production lags stem-girth increase by over one month in coniferous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harri Mäkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (11), pp.151600. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nplants.2015.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change, tree-ring width and wood density of pines in mediterranean environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Olivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bravo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-20150098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinning has a positive effect on growth dynamics and growth–climate relationships in Aleppo pine (Pinus halepensis ) trees of different crown classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Olivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bogino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Bonnesoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bravo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (3), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-013-0348-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of tracheid development explain conifer tree-ring structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 203 (4), pp.1231-1241. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized additive models reveal the intrinsic complexity of wood formation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio I. Barbeito Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (7), pp.1983-1994. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ert057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of cambium phenology and growth: linear and non-linear patterns in conifers of the northern hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Anfodillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (9), pp.1911-1920. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WOOD FORMATION IN JUNIPERUS EXCELSA SSP POLYCARPOS IN THE HIGH MOUNTAINS OF NORTH-EAST IRAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Saderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pourtahmasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Oladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (3), pp.421 - 428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity in dendroclimatic response across the distribution range of Aleppo pine ([i]Pinus halepensis[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin de Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Cufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and water deficit on cambial activity and woody ring features in [i]Picea mariana[/i] saplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (10), pp.1006-1017. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpt073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the intra-annual wood formation of three European species (Fagus sylvatica, Quercus petraea and Pinus sylvestris) as related to leaf phenology and non-structural carbohydrate dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A. Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Damesin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (8), pp.1033 - 1045. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tps052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the intra-annual wood formation of three European species (Fagus sylvatica, Quercus petraea and Pinus sylvestris) as related to leaf phenology and non-structural carbohydrate dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (8), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tps052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life strategies in intra-annual dynamics of wood formation: example of three conifer species in a temperate forest in north-east France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (5), pp.612 - 625. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tps039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambial activity related to tree size in a mature silver-fir plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (3), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de prélèvement et de préparation des échantillons pour l'étude de l'activité cambiale et de la formation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Harroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73, pp.45-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring seasonal dynamics of wood formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozica J. Gricar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Fonti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (3), pp.123-125. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2011.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology of wood formation: Data processing, analysis and visualisation using R (package CAVIAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Longuetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (3), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2011.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00677685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of French temperate coniferous forests to climate variability and extreme events (Abies alba, Picea abies and Pinus sylvestris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.364-376. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.01148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la croissance du pin d'Alep en région méditerranéenne française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brochiéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chandioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (5), 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a 20-day-long dry period on cambial and apical meristem growth in Abies balsamea seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Zan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.85-93. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-008-0257-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing needle and shoot phenology with xylem development on three conifer species in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deslauriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (2), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing needle and shoot phenology with xylem development on three conifer species in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deslauriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (2), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical temperatures for xylogenesis in conifers of cold climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jožica Gričar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong-Wook Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.696-707. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2008.00417.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking intra-tree-ring wood density variations and tracheid anatomical characteristics in Douglas fir (Pseudotsuga menziesii (Mirb.) Franco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.699-706. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking intra-tree-ring wood density variations and tracheid anatomical characteristics in Douglas fir (Pseudotsuga menziesii (Mirb.) Franco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Decoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.699-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la croissance radiale du Pin d'Alep (Pinus halepensis Mill.) en Provence calcaire (sud-est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioclimatic model of tree radial growth: application to the French Mediterranean Aleppo pine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (2), pp.162-176. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-004-0378-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance en hauteur du pin d'Alep (Pinus halepensis Mill.) en région méditerranéenne française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologia mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (2), pp.205-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroecological analysis of climatic effects on Quercus petraea and Pinus halepensis radial growth using the process-based MAIDEN model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (4), pp.888-898. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X03-253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a biogeochemistry model in simulating forests productivity responses to climatic change and [CO2] increase: example of Pinus halepensis in Provence (south-east France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 166 (3), pp.239-255. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3800(03)00161-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur la mise en place du cerne chez le pin d'Alep (Pinus halepensis Mill.) : confrontation entre les mesures de croissance radiale, de densité et les facteurs climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (7), pp.769-784. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a biogeochemical model in dendroecology. Application to Pinus cembra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 323 (5), pp.489-497. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(00)00154-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated responses of Pinus halepensis forest productivity to climatic change and CO2 increase using a statistical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (4), pp.405-421. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-8181(00)00053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de productivité du chêne pubescent en région méditerranéenne française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (3), pp.211-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quercus humilis increase of productivity in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (3), pp.211-219. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19990303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles gestions des forêts pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Louise Filleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.66-89, 2022, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/EZMD-8G13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical, Developmental and Physiological Bases of Tree-Ring Formation in Relation to Environmental Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille B K Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Pérez de Lis Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fernández-De-Uña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stable Isotopes in Tree Rings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Springer International Publishing, pp.61 - 99, 2022, Tree Physiology, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92698-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPHYSIOLOGY OF TREE-RING FORMATION: CONCEPTS, METHODS AND APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vegetal Biology. Université de Lorraine (Nancy), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02454576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10851,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D6902F8"/>
+    <w:nsid w:val="E6BDF314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11082,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-rathgeber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7359-8320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07160118X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6510-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cecchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110927" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B K Rathgeber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333251378970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Fonti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Arx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harroue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nievergelt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1505389" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liesche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Dole&#382;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaling Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Guo Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhuang Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyu Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421834122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delpouve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7725-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.01.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-De-Lis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius-Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Silvestro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Antonucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Arzac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49494-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Walter Miller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Florian Stangler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Larysch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Honer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seifert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108970" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie H Eckes-Shephard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Charpentier Ljungqvist" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Drew" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Friend" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.837648" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larysch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D F Stangler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Puhlmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seifert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13399" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-02107-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian&#8208;guo Huang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Yu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16543" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dox" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Prislan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;ica Gri&#269;ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Mari&#235;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa175" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyob Gebrehiwot Gebregeorgis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Boniecka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pia&#807;tkowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Robertson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.595258" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219519v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez&#8208;de&#8208;lis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez&#8208;de&#8208;u&#241;a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17869" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Steppe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E Cuny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J W de Pauw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Frank" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16872" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa558" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209300v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Campelo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Ma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019931117" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biondi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007058117" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561718v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Friend" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie H. Eckes-Shephard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim T. Rademacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0819-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13464" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Masoumeh Saderi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0866-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shishov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0902-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Nandrianina Andrianantenaina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez de Lis Castro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0846-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Lireux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14539" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica de Micco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carrer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio Camarero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190246" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844915v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.01.028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E. Cuny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Heid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Andrianantenaina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0707-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14763" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617540v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin G&#252;ney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred K&#252;ppers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Zimmermann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-017-1561-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1492-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478076v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0613-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557214v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Kulmala" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Read" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka N&#246;jd" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418723v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Anfodillo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13317" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00734" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638841v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00037" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Novak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Luis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Saz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Longares" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00727" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0477-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372928v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Balducci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giovannelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12689" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195080v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Beaulieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru431" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269454v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olivar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20150098" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri M&#228;kinen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2015.160" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bogino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0348-y" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12871" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195064v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct243" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003390v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Saderi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pourtahmasi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oladi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195095v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Cufar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Di Filippo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadopoulos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083550" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195063v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt073" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004139v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Michelot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Simard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Dufrene" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Damesin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps052" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04874621v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Simard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004193v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166215v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harrou&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000480v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S. Rossi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr168" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000892v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozica J. Gricar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Fonti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2011.01.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHSXPS61-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00677685v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2011.01.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62N6HJG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195031v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01148.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A20A0523733175E5C8960C8FDE0F8B8E37F88FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593706v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochi&#233;ro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195111v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Zan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0257-0" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VJ6TSXW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195110v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883489v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Wook Seo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00417.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D489D3A9ADF782CB3079015CE262E3AA4C09B638/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669021v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decoux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006050" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678320v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457695v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0378-z" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9XG8RSTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586627v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457701v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X03-253" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457710v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rathgeber" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Kaplan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(03)00161-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3J1ZT61-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884178v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tessier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001162" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457722v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Edouard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)00154-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R105TWRD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Keller" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(00)00053-9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NNKV36X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883265v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457624v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roche" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tessier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19990303" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226996v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez-De-U&#241;a" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92698-4_3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795900v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EZMD-8G13" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02454576v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-rathgeber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7359-8320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07160118X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xzs0UC8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6510-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cecchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liesche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Dole&#382;al" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Fonti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Arx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harroue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schneider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nievergelt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1505389" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B K Rathgeber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333251378970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaling Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Guo Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhuang Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyu Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421834122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delpouve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7725-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.01.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-De-Lis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius-Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Silvestro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Antonucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Arzac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49494-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Walter Miller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Florian Stangler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Larysch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Honer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seifert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larysch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D F Stangler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Puhlmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seifert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13399" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-02107-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie H Eckes-Shephard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Charpentier Ljungqvist" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Drew" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Friend" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.837648" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian&#8208;guo Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16543" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dox" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Prislan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;ica Gri&#269;ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Mari&#235;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa175" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Steppe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E Cuny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J W de Pauw" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Frank" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16872" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyob Gebrehiwot Gebregeorgis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Boniecka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pia&#807;tkowski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Robertson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.595258" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez&#8208;de&#8208;lis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez&#8208;de&#8208;u&#241;a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17869" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa558" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Campelo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Ma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019931117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biondi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007058117" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Friend" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie H. Eckes-Shephard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim T. Rademacher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0819-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13464" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shishov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0902-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625058v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Nandrianina Andrianantenaina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez de Lis Castro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0846-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629182v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Masoumeh Saderi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0866-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Lireux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14539" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627690v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica de Micco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carrer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio Camarero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190246" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.01.028" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629269v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E. Cuny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy054" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Heid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Andrianantenaina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0707-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14763" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617540v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin G&#252;ney" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred K&#252;ppers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Zimmermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-017-1561-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555259v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1492-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478076v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0613-y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Kulmala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Read" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka N&#246;jd" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418723v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Anfodillo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13317" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334436v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00734" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638841v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00037" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Novak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Luis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Saz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Longares" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00727" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0477-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372928v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Balducci" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giovannelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12689" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195080v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Beaulieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru431" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269484v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri M&#228;kinen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2015.160" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269454v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olivar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20150098" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101539v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bogino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0348-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195088v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12871" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097955v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert057" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195064v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct243" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003390v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Saderi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pourtahmasi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oladi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Cufar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Di Filippo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadopoulos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083550" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195063v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt073" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004139v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Michelot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Simard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Dufrene" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Damesin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps052" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04874621v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Simard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004193v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps039" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000480v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S. Rossi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr168" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166215v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Harrou&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000892v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozica J. Gricar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Fonti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2011.01.007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHSXPS61-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00677685v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2011.01.004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62N6HJG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195031v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01148.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A20A0523733175E5C8960C8FDE0F8B8E37F88FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593706v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochi&#233;ro" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chandioux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Zan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0257-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VJ6TSXW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195110v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883489v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195112v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Wook Seo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00417.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D489D3A9ADF782CB3079015CE262E3AA4C09B638/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669021v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006050" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884020v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678320v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457695v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0378-z" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9XG8RSTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586627v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457701v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X03-253" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457710v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rathgeber" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Kaplan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(03)00161-3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3J1ZT61-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884178v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tessier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001162" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457722v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Edouard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)00154-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R105TWRD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457725v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Keller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(00)00053-9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NNKV36X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883265v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457624v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tessier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19990303" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795900v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EZMD-8G13" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226996v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez-De-U&#241;a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92698-4_3" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02454576v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>