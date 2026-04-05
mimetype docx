--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -399,343 +399,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Transdisciplinary research for understanding and transforming food systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodynamic farming research and transdisciplinary knowledge co-production: Exploring the synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1296257⟩</w:t>
+              <w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), pp.353-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14512/gaia.32.4.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288884v1</w:t>
+                <w:t xml:space="preserve">hal-04523226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodynamic farming research and transdisciplinary knowledge co-production: Exploring the synergies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining systemic and pragmatic approaches for the holistic diagnosis of a farm in agroecological transition in a health context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Cremilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14512/gaia.32.4.4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.875820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.875820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523226v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining systemic and pragmatic approaches for the holistic diagnosis of a farm in agroecological transition in a health context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Transdisciplinary research for understanding and transforming food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cayre</w:t>
+                <w:t xml:space="preserve">Alexandros Gasparatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.875820. </w:t>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.875820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1296257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049942v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinarity as a Way of Being: A New Perspective on Personal Engagement for Sustainability Transformations</w:t>
               </w:r>
@@ -793,243 +793,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Book Review] Subtle agroecologies: farming with the hidden half of nature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The benefits and trade-offs of agricultural diversity for food security in low- and middle-income countries: A review of existing knowledge and evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Waha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2022.2028216⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2022.100645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818580v1</w:t>
+                <w:t xml:space="preserve">hal-03818575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits and trade-offs of agricultural diversity for food security in low- and middle-income countries: A review of existing knowledge and evidence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Book Review] Subtle agroecologies: farming with the hidden half of nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33, </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.642 - 646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2022.100645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2022.2028216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03818575v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-post consequences of participatory foresight processes in agriculture. How to help dairy farmers to face outcomes of collective decisions planning?</w:t>
               </w:r>
@@ -1139,404 +1139,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Our mysterious future: Opening up the perspectives on the evolution of human–nature relationships</w:t>
+                <w:t xml:space="preserve">Transdisciplinarity in Japan: insights from the Research Institute for Humanity and Nature (RIHN), Kyoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50, pp.1757 - 1759. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.450 - 457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13280-021-01585-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818588v1</w:t>
+                <w:t xml:space="preserve">hal-03818579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinarity in Japan: insights from the Research Institute for Humanity and Nature (RIHN), Kyoto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Potential of Geographical Indications (GI) to Enhance Sustainable Development Goals (SDGs) in Japan: Overview and Insights from Japan GI Mishima Potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2022001⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13020961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818579v1</w:t>
+                <w:t xml:space="preserve">hal-03818590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Geographical Indications (GI) to Enhance Sustainable Development Goals (SDGs) in Japan: Overview and Insights from Japan GI Mishima Potato</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junko Kimura</w:t>
+                <w:t xml:space="preserve">Knowledge sharing in practice: a game-based methodology to increase farmers’ engagement in a common vision for a cheese PDO union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13020961⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1389224X.2021.1873155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818590v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge sharing in practice: a game-based methodology to increase farmers’ engagement in a common vision for a cheese PDO union</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Our mysterious future: Opening up the perspectives on the evolution of human–nature relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.1757 - 1759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1389224X.2021.1873155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13280-021-01585-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818591v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinarity as a discipline and a way of being: complementarities and creative tensions</w:t>
               </w:r>
@@ -2667,217 +2667,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of Geographical Indications (GI) to enhance Sustainable Development Goals (SDG) in Japan, with GI Mishima potato as a case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junko Kimura</w:t>
+                <w:t xml:space="preserve">Évaluation d’une combinaison de jeux sérieux pour accompagner l’évolution des pratiques et des comportements d’agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worldwide Perspectives on Geographical Indications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement [Cirad], Jul 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Actes des 1eres journées GAMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791629v1</w:t>
+                <w:t xml:space="preserve">hal-04845925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une combinaison de jeux sérieux pour accompagner l’évolution des pratiques et des comportements d’agriculteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+                <w:t xml:space="preserve">The potential of Geographical Indications (GI) to enhance Sustainable Development Goals (SDG) in Japan, with GI Mishima potato as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 1eres journées GAMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Worldwide Perspectives on Geographical Indications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement [Cirad], Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845925v1</w:t>
+                <w:t xml:space="preserve">hal-03791629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations de l’élevage vers la durabilité en France et au Japon. Pistes de réflexions croisées</w:t>
               </w:r>
@@ -2945,90 +2945,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological livestock systems: a pragmatic characterization combining zootechnics with human sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cremilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; idele, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3262,64 +3262,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary Research for Understanding and Transforming Food Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Gasparatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3404,90 +3404,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand deux réalités du monde se parlent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cremilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Protocol COOPAIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3735,51 +3735,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4CD96FE"/>
+    <w:nsid w:val="905108DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3966,51 +3966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-rigolot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8316-0226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763672v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Isabelle Roquebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10653-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Gasparatos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1296257" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/gaia.32.4.4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Cremilleux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.875820" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22545/2022/00187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2028216" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Waha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bogard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100645" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Etienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pailleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.776959" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01585-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Kimura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020961" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.1873155" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-00598-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Payeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10101-230222" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Blama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ziebe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadouama&#239; Souleymanou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rugani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w8qt-by80" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763670v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lebrun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cremilleux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-3767-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-rigolot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8316-0226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763672v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Isabelle Roquebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10653-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/gaia.32.4.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Cremilleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.875820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Gasparatos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1296257" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22545/2022/00187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Waha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bogard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2028216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Etienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pailleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.776959" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Kimura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020961" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.1873155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01585-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-00598-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Payeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10101-230222" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Blama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ziebe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadouama&#239; Souleymanou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rugani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w8qt-by80" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763670v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lebrun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cremilleux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-3767-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>