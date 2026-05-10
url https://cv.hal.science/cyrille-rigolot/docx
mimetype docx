--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -3735,51 +3735,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="905108DC"/>
+    <w:nsid w:val="474B2266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>