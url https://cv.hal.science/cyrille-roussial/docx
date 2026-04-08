--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -3789,51 +3789,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B85026CA"/>
+    <w:nsid w:val="24319D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>