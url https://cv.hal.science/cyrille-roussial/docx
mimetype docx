--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1714,151 +1714,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maison des Jonglages : genèse et enjeux d’un projet aux multiples lieux, espaces et territoires</w:t>
+                <w:t xml:space="preserve">Enjeux historiographiques du jonglage : quelques ressources pour appréhender la structuration d’un champ artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Roussial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859574v1</w:t>
+                <w:t xml:space="preserve">hal-04859565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux historiographiques du jonglage : quelques ressources pour appréhender la structuration d’un champ artistique</w:t>
+                <w:t xml:space="preserve">La Maison des Jonglages : genèse et enjeux d’un projet aux multiples lieux, espaces et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Roussial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859565v1</w:t>
+                <w:t xml:space="preserve">hal-04859574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Là&amp;quot; et &amp;quot;Falaise&amp;quot; de la compagnie Baro d’evel</w:t>
               </w:r>
@@ -2623,368 +2623,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles perspectives retenir des ponts entre jonglage et sciences ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dedieu</w:t>
+                <w:t xml:space="preserve">Nommer, pratiquer et étudier la circographie : un néologisme, une pratique, un champ de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Roussial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Roussial</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroussia Diaz Verbèke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le jonglage, au croisement des sciences, du sport et de l’art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, dir. Denis Paumier (compagnie Les Objets Volants), Oct 2023, Reims (La Fileuse, friche artistique), France</w:t>
+              <w:t xml:space="preserve">Pensées ouvertes sur la circographie (acte I). Le cirque serait-il un tout ? Si oui, de quoi serait-il la somme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coord. Maroussia Diaz Verbèke et Elodie Royer (compagnie Le Troisième Cirque), Jun 2023, Paris (Maison des Métallos), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860247v1</w:t>
+                <w:t xml:space="preserve">hal-04860087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipuler le monde et se jouer des éléments. Penser l’œuvre de Johann Le Guillerm depuis le jonglage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles perspectives retenir des ponts entre jonglage et sciences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Di Menza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Roussial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de Johann Le Guillerm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, coord. Charlotte Dezès (Compagnie Cirque ici - Johann Le Guillerm) en partenariat avec Pierre Philippe-Meden (Université Paul-Valéry Montpellier 3, Société d’histoire et anthropologie des arts du cirque), Oct 2023, Montpellier (Théâtre Jean-Claude Carrière - Domaine d'O), France</w:t>
+              <w:t xml:space="preserve">Le jonglage, au croisement des sciences, du sport et de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. Denis Paumier (compagnie Les Objets Volants), Oct 2023, Reims (La Fileuse, friche artistique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859797v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la revue Jonglages</w:t>
+                <w:t xml:space="preserve">Manipuler le monde et se jouer des éléments. Penser l’œuvre de Johann Le Guillerm depuis le jonglage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Roussial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire corps #1. Rencontres nomades de la recherche en cirque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, coord. Lucie Bonnet (Université de Grenoble), Marie Tissot (Université du Québec à Montréal) et Léana Valentini (Université de Bordeaux), Jul 2023, Avignon (île Piot), France</w:t>
+              <w:t xml:space="preserve">Autour de Johann Le Guillerm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coord. Charlotte Dezès (Compagnie Cirque ici - Johann Le Guillerm) en partenariat avec Pierre Philippe-Meden (Université Paul-Valéry Montpellier 3, Société d’histoire et anthropologie des arts du cirque), Oct 2023, Montpellier (Théâtre Jean-Claude Carrière - Domaine d'O), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864208v1</w:t>
+                <w:t xml:space="preserve">hal-04859797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer, pratiquer et étudier la circographie : un néologisme, une pratique, un champ de recherche</w:t>
+                <w:t xml:space="preserve">Présentation de la revue Jonglages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Roussial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroussia Diaz Verbèke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensées ouvertes sur la circographie (acte I). Le cirque serait-il un tout ? Si oui, de quoi serait-il la somme ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, coord. Maroussia Diaz Verbèke et Elodie Royer (compagnie Le Troisième Cirque), Jun 2023, Paris (Maison des Métallos), France</w:t>
+              <w:t xml:space="preserve">Faire corps #1. Rencontres nomades de la recherche en cirque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coord. Lucie Bonnet (Université de Grenoble), Marie Tissot (Université du Québec à Montréal) et Léana Valentini (Université de Bordeaux), Jul 2023, Avignon (île Piot), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860087v1</w:t>
+                <w:t xml:space="preserve">hal-04864208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand devient-on auteur·rice ? Discours sur les temporalités de l’auctorialité circassienne</w:t>
               </w:r>
@@ -3033,165 +3033,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser des régimes d’engagement du jonglage. Contribution à une cartographie des espaces du cirque engagé</w:t>
+                <w:t xml:space="preserve">Éléments pour une écoconception des objets de jonglage : le cas du diabolo dans la collection CHINA SERIES (2019) de Julian Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Roussial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces du cirque engagé, dans le cadre du cycle de recherche "Cirque et engagement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, coord. Marie Duret-Pujol et Éléonore Martin (Université de Bordeaux-Montaigne), Oct 2022, Pessac (Université de Bordeaux-Montaigne), France</w:t>
+              <w:t xml:space="preserve">Agrès, scénographie et éco-conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coord. Cyril Thomas et Diane Moquet (Centre national des arts du cirque / chaire d’innovation Cirque et Marionnette, Circus Arts Research Platform), Nov 2019, Châlons-en-Champagne (Centre national des arts du cirque, bibliothèque Pompidou), France. pp.10.3998/circus.3065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859824v1</w:t>
+                <w:t xml:space="preserve">hal-04860296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments pour une écoconception des objets de jonglage : le cas du diabolo dans la collection CHINA SERIES (2019) de Julian Vogel</w:t>
+                <w:t xml:space="preserve">Penser des régimes d’engagement du jonglage. Contribution à une cartographie des espaces du cirque engagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Roussial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrès, scénographie et éco-conception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, coord. Cyril Thomas et Diane Moquet (Centre national des arts du cirque / chaire d’innovation Cirque et Marionnette, Circus Arts Research Platform), Nov 2019, Châlons-en-Champagne (Centre national des arts du cirque, bibliothèque Pompidou), France. pp.10.3998/circus.3065</w:t>
+              <w:t xml:space="preserve">Les espaces du cirque engagé, dans le cadre du cycle de recherche "Cirque et engagement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coord. Marie Duret-Pujol et Éléonore Martin (Université de Bordeaux-Montaigne), Oct 2022, Pessac (Université de Bordeaux-Montaigne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860296v1</w:t>
+                <w:t xml:space="preserve">hal-04859824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux historiographiques du jonglage. Pour une histoire administrative, réglementaire et politique d’un champ artistique</w:t>
               </w:r>
@@ -3789,51 +3789,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24319D42"/>
+    <w:nsid w:val="2A21CBEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4020,51 +4020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-roussial" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9549-0717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/julie-sermon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maisondesjonglages.fr/revue/accueil/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maisondesjonglages.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enacr.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnac.fr/fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collectifpetittravers.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jerome-thomas.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesobjetsvolants.com/index.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://notstanding.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cielunatic.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cieunlisted.ch/fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carlocerato.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://johannleguillerm.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://letroisiemecirque.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/regions/drac-ile-de-france" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isacs.ie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.circostrada.org/fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zirkus-on.de/en" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Roussial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circodata.cnac.fr/default/les-publications-du-cnac.aspx?_lg=fr-FR" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.247.0066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zed C&#233;zard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Valentini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Burlaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rossomando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/circus.3065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Din&#231;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6245" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Medlycott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladenburger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Caquineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Laermans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Diaz Verb&#232;ke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Menza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Diot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paumier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chabrat-Kajdan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rostollan-Sinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliakim Senegas-Lajus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Tillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaumette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-roussial" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9549-0717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/julie-sermon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maisondesjonglages.fr/revue/accueil/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maisondesjonglages.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enacr.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnac.fr/fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collectifpetittravers.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jerome-thomas.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesobjetsvolants.com/index.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://notstanding.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cielunatic.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cieunlisted.ch/fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carlocerato.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://johannleguillerm.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://letroisiemecirque.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/regions/drac-ile-de-france" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isacs.ie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.circostrada.org/fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zirkus-on.de/en" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Roussial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circodata.cnac.fr/default/les-publications-du-cnac.aspx?_lg=fr-FR" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.247.0066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zed C&#233;zard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Valentini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Burlaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rossomando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/circus.3065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Din&#231;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.6245" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Medlycott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladenburger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Caquineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Laermans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Diaz Verb&#232;ke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Menza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Diot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paumier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chabrat-Kajdan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rostollan-Sinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliakim Senegas-Lajus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Tillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaumette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>