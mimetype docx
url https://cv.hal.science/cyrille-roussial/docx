--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -3789,51 +3789,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A21CBEC"/>
+    <w:nsid w:val="9CBEB498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>