--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1570,295 +1570,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wheat cysteine-rich receptor-like kinase confers broad-spectrum resistance against Septoria tritici blotch</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIGAM - Identification de résistances à l’infection des grains par Fusarium graminearum et à l’accumulation des mycotoxines au sein des variétés de blé françaises grâce à la mise en place de nouvelles technologies de phénotypage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Aouini</w:t>
+                <w:t xml:space="preserve">Pauline Lasserre - Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els Verstappen</w:t>
+                <w:t xml:space="preserve">Marianne Chavée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Mahmoud Tabib Ghaffary</w:t>
+                <w:t xml:space="preserve">Marlène Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20685-0⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/3q89-7f93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127553v1</w:t>
+                <w:t xml:space="preserve">hal-03231711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIGAM - Identification de résistances à l’infection des grains par Fusarium graminearum et à l’accumulation des mycotoxines au sein des variétés de blé françaises grâce à la mise en place de nouvelles technologies de phénotypage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lasserre - Zuber</w:t>
+                <w:t xml:space="preserve">A wheat cysteine-rich receptor-like kinase confers broad-spectrum resistance against Septoria tritici blotch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Chavée</w:t>
+                <w:t xml:space="preserve">Lamia Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Faure</w:t>
+                <w:t xml:space="preserve">Els Verstappen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Soudière</w:t>
+                <w:t xml:space="preserve">Seyed Mahmoud Tabib Ghaffary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 84, pp.85-95. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/3q89-7f93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20685-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231711v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat receptor-kinase-like protein Stb6 controls gene-for-gene resistance to fungal pathogen &amp;lt;em&amp;gt;Zymoseptoria tritici&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James K M Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Chartrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lasserre - Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4876,51 +4876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Faris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmod Tabib Ghaffary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Workshop on Pathogen-informed crop improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t>
@@ -6179,163 +6179,163 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la distribution des crossing-overs sur le chromosome 3B du blé tendre (Triticum aestivum) et des facteurs influençant cette distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2009. Français. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Génétique des plantes. Université Blaise Pascal - Clermont-Ferrand II, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2009CLF21917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02816662v1</w:t>
+                <w:t xml:space="preserve">tel-00725777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la distribution des crossing-overs sur le chromosome 3B du blé tendre (Triticum aestivum) et des facteurs influençant cette distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Génétique des plantes. Université Blaise Pascal - Clermont-Ferrand II, 2009. Français. </w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2009CLF21917⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00725777v1</w:t>
+                <w:t xml:space="preserve">tel-02816662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6490,51 +6490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Meile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Carrasco-L&#243;pez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Kema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-08-24-0091-IRW" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Sampaio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Moser Tralamazza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faharidine Mohamadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Hafeez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chartrain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Feng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Clarke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01920-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dzialo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Battache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Suarez-Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Van&#8217;t Klooster" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S&#225;nchez-Vallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05426-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman M Qutb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C Mcdonald" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme J Kettles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-04930-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C Marcel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05898-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soudi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.921074" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stephens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih &#214;lmez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Blyth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcdonald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Bansal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verstappen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahmoud Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20685-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chav&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q89-7f93" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Sham Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Rudd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. King" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0051-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K M Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chartrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.04.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Salcedo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Rouse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N Trick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R Cavanagh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiaoman Chao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan Emma Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Stephen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1217133110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Akhunov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.005819" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard D Akhunov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-9-r88" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rouse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewdie Abate" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2010.04.0202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818409v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Besnier- Hebert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bryant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert King" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Faris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Xu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kanyuka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. King" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre Zuber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmod Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Besson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schwartz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;cu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893627v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131180v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369237v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816662v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00725777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF21917" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Meile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Carrasco-L&#243;pez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Kema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-08-24-0091-IRW" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Sampaio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Moser Tralamazza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faharidine Mohamadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Hafeez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chartrain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Feng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Clarke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01920-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dzialo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Battache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Suarez-Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Van&#8217;t Klooster" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S&#225;nchez-Vallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05426-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman M Qutb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C Mcdonald" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme J Kettles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-04930-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C Marcel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05898-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soudi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.921074" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stephens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih &#214;lmez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Blyth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcdonald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Bansal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chav&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q89-7f93" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verstappen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahmoud Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20685-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Sham Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Rudd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. King" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0051-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K M Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chartrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.04.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Salcedo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Rouse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N Trick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R Cavanagh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiaoman Chao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan Emma Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Stephen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1217133110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Akhunov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.005819" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard D Akhunov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-9-r88" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rouse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewdie Abate" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2010.04.0202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818409v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Besnier- Hebert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bryant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert King" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Faris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Xu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kanyuka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. King" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre Zuber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmod Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Besson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schwartz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;cu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893627v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131180v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369237v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00725777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF21917" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816662v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>