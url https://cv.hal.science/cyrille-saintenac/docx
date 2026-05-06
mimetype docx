--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -502,693 +502,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeptoSympto: a precise image analysis of Septoria tritici blotch disease symptoms using deep learning methods on scanned images</w:t>
+                <w:t xml:space="preserve">The genetic architecture of resistance to septoria tritici blotch in French wheat cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mathieu</w:t>
+                <w:t xml:space="preserve">Jean-Noël Thauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Reder</w:t>
+                <w:t xml:space="preserve">Sandrine Gélisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Siah</w:t>
+                <w:t xml:space="preserve">Thierry Langin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camilla Langlands-Perry</w:t>
+                <w:t xml:space="preserve">Thierry C Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-024-01136-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1212), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-024-05898-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457516v1</w:t>
+                <w:t xml:space="preserve">hal-04915886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the frequency of virulence against an Stb gene in Zymoseptoria tritici populations by bulk phenotyping on checkerboard microcanopies of wheat near‐isogenic lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Egyptian wheat cultivar Gemmeiza-12 is a source of resistance against the fungus Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman M Qutb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+                <w:t xml:space="preserve">Megan C Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Le Prieur</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graeme J Kettles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.13894⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-024-04930-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526414v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomatal penetration: the cornerstone of plant resistance to the fungal pathogen Zymoseptoria tritici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SeptoSympto: a precise image analysis of Septoria tritici blotch disease symptoms using deep learning methods on scanned images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Battache</w:t>
+                <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Suarez-Fernandez</w:t>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madison Van’t Klooster</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sánchez-Vallet</w:t>
+                <w:t xml:space="preserve">Camilla Langlands-Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-024-05426-5⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-024-01136-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668138v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Egyptian wheat cultivar Gemmeiza-12 is a source of resistance against the fungus Zymoseptoria tritici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the frequency of virulence against an Stb gene in Zymoseptoria tritici populations by bulk phenotyping on checkerboard microcanopies of wheat near‐isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrahman M Qutb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Cambon</w:t>
+                <w:t xml:space="preserve">Stéphanie Le Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan C Mcdonald</w:t>
+                <w:t xml:space="preserve">Emmie Dzialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-024-04930-y⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581213v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of resistance to septoria tritici blotch in French wheat cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stomatal penetration: the cornerstone of plant resistance to the fungal pathogen Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Battache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Thauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gélisse</w:t>
+                <w:t xml:space="preserve">Marta Suarez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madison Van’t Klooster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry C Marcel</w:t>
+                <w:t xml:space="preserve">Andrea Sánchez-Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (1212), </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-024-05898-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-024-05426-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915886v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A secreted protease-like protein in Zymoseptoria tritici is responsible for avirulence on Stb9 resistance gene in wheat</w:t>
               </w:r>
@@ -1213,64 +1213,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (5), pp.e1011376. </w:t>
@@ -1308,51 +1308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blocked at the Stomatal Gate, a Key Step of Wheat Stb16q-Mediated Resistance to Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Battache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,295 +1570,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIGAM - Identification de résistances à l’infection des grains par Fusarium graminearum et à l’accumulation des mycotoxines au sein des variétés de blé françaises grâce à la mise en place de nouvelles technologies de phénotypage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wheat cysteine-rich receptor-like kinase confers broad-spectrum resistance against Septoria tritici blotch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lasserre - Zuber</w:t>
+                <w:t xml:space="preserve">Lamia Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Chavée</w:t>
+                <w:t xml:space="preserve">Els Verstappen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Soudière</w:t>
+                <w:t xml:space="preserve">Seyed Mahmoud Tabib Ghaffary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/3q89-7f93⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20685-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231711v1</w:t>
+                <w:t xml:space="preserve">hal-03127553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wheat cysteine-rich receptor-like kinase confers broad-spectrum resistance against Septoria tritici blotch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Cambon</w:t>
+                <w:t xml:space="preserve">IRIGAM - Identification de résistances à l’infection des grains par Fusarium graminearum et à l’accumulation des mycotoxines au sein des variétés de blé françaises grâce à la mise en place de nouvelles technologies de phénotypage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lasserre - Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Aouini</w:t>
+                <w:t xml:space="preserve">Marianne Chavée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els Verstappen</w:t>
+                <w:t xml:space="preserve">Marlène Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Mahmoud Tabib Ghaffary</w:t>
+                <w:t xml:space="preserve">Sylvie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.433. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20685-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/3q89-7f93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127553v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat receptor-kinase-like protein Stb6 controls gene-for-gene resistance to fungal pathogen &amp;lt;em&amp;gt;Zymoseptoria tritici&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James K M Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Chartrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lasserre - Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2093,692 +2093,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of wheat gene Sr35 that confers resistance to Ug99 stem rust race group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
+                <w:t xml:space="preserve">Sequence-based mapping of the polyploid wheat genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjun Zhang</w:t>
+                <w:t xml:space="preserve">Dayou Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Salcedo</w:t>
+                <w:t xml:space="preserve">Shichen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew N Rouse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eduard Akhunov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1239022⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (7), pp.1105-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.113.005819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162587v1</w:t>
+                <w:t xml:space="preserve">hal-02651954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide comparative diversity uncovers multiple targets of selection for improvement in hexaploid wheat landraces and cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of wheat gene Sr35 that confers resistance to Ug99 stem rust race group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin R Cavanagh</w:t>
+                <w:t xml:space="preserve">Andres Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiaoman Chao</w:t>
+                <w:t xml:space="preserve">Matthew N Rouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shichen Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stuart Stephen</w:t>
+                <w:t xml:space="preserve">Harold N Trick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1217133110⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (6147), pp.783-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1239022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651659v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based mapping of the polyploid wheat genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+                <w:t xml:space="preserve">Genome-wide comparative diversity uncovers multiple targets of selection for improvement in hexaploid wheat landraces and cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin R Cavanagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiaoman Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shichen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayou Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shichen Wang</w:t>
+                <w:t xml:space="preserve">Bevan Emma Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Akhunov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stuart Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (7), pp.1105-1114. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (20), pp.8057-8062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.113.005819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1217133110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651954v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted analysis of nucleotide and copy number variation by exon capture in allotetraploid wheat genome</w:t>
+                <w:t xml:space="preserve">Variation in crossover rates across a 3-Mb contig of bread wheat (Triticum aestivum) reveals the presence of a meiotic recombination hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard D Akhunov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-9-r88⟩</w:t>
+              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (2), pp.185 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00412-010-0302-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651958v1</w:t>
+                <w:t xml:space="preserve">hal-00964315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in crossover rates across a 3-Mb contig of bread wheat (Triticum aestivum) reveals the presence of a meiotic recombination hotspot</w:t>
+                <w:t xml:space="preserve">Targeted analysis of nucleotide and copy number variation by exon capture in allotetraploid wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayou Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard D Akhunov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00412-010-0302-9⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (9), pp.R88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-9-r88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964315v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Maps of Stem Rust Resistance Gene Sr35 in Diploid and Hexaploid Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,295 +2862,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat (Triticum aestivum L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat ( Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier C. O.C. Martin</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
+                <w:t xml:space="preserve">Catherine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 181 (2), pp.393-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.108.097469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964380v1</w:t>
+                <w:t xml:space="preserve">hal-03818409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat ( Triticum aestivum L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
+                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">Olivier C. O.C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Feuillet</w:t>
+                <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 181 (2), pp.393-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.108.097469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818409v1</w:t>
+                <w:t xml:space="preserve">hal-00964380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Physical Map of the 1-Gigabase Bread Wheat Chromosome 3B</w:t>
               </w:r>
@@ -3188,51 +3188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 322 (5898), pp.101-104. </w:t>
@@ -3371,77 +3371,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to septoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3496,77 +3496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-plant interactions modulate wheat susceptibility to Septoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gélisse Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG15 - 15th European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECFG15, Feb 2020, Rome, Italy. pp.340-341</w:t>
@@ -4035,64 +4035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compain Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cereal Leaf Blights (ISCLB) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCLB, May 2019, Dublin, Germany. p.31</w:t>
@@ -4134,51 +4134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte génétique comme levier de protection chez les céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th CIMA AFPP (International Conference on Plant Diseases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4697,303 +4697,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of Stb6, a major resistance gene effective against Zymoseptoria tritici isolate IPO323, in wheat</w:t>
+                <w:t xml:space="preserve">Fine mapping of Stb16q, a major resistance gene effective against Zymoseptoria tritici in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Faris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lasserre Zuber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahmod Tabib Ghaffary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Aouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 Mycosphaerella Research Community Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">4. Workshop on Pathogen-informed crop improvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340459v1</w:t>
+                <w:t xml:space="preserve">hal-02340494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of Stb16q, a major resistance gene effective against Zymoseptoria tritici in wheat</w:t>
+                <w:t xml:space="preserve">Fine mapping of Stb6, a major resistance gene effective against Zymoseptoria tritici isolate IPO323, in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostya Kanyuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmod Tabib Ghaffary</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Lasserre Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Workshop on Pathogen-informed crop improvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">The 2014 Mycosphaerella Research Community Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340494v1</w:t>
+                <w:t xml:space="preserve">hal-02340459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wheat genome: swimming in an ocean of transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5074,51 +5074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and analysis of megabase-sized genomic regions from wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,422 +5316,543 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroprairie, a new intercropping system: what is the impact on the regulation of Zymoseptoria tritici and wheat microbiome ?</w:t>
+                <w:t xml:space="preserve">The robustness of the Stb16q resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Besson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE² Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France. 2024</w:t>
+              <w:t xml:space="preserve">2025 IS-MPMI CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804068v1</w:t>
+                <w:t xml:space="preserve">hal-05577100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the impact of Septoria tritici blotch pressure on wheat cultivar resistance in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroprairie, a new intercropping system: what is the impact on the regulation of Zymoseptoria tritici and wheat microbiome ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Marliac</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCLB 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">SFE² Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893627v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Addressing the impact of Septoria tritici blotch pressure on wheat cultivar resistance in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Marliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCLB 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The pathogen Fusarium graminearum manipulates wheat biochemical pathways to favor its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Georges Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plant Diseases and Resistance Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Vienne, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5741,271 +5862,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une feuille de route pour la valorisation de l’immunité végétale en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la sélection pour des plantes résistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-157, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6015,147 +6136,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the frequency of virulence against an Stb gene in Zymoseptoria tritici populations by bulk phenotyping on checkerboard microcanopies of wheat NILs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmie Dzialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6165,185 +6286,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la distribution des crossing-overs sur le chromosome 3B du blé tendre (Triticum aestivum) et des facteurs influençant cette distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2009CLF21917⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2009. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00725777v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02816662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la distribution des crossing-overs sur le chromosome 3B du blé tendre (Triticum aestivum) et des facteurs influençant cette distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Génétique des plantes. Université Blaise Pascal - Clermont-Ferrand II, 2009. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2009CLF21917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02816662v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00725777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6490,51 +6611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Meile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Carrasco-L&#243;pez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Kema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-08-24-0091-IRW" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Sampaio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Moser Tralamazza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faharidine Mohamadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Hafeez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chartrain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Feng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Clarke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01920-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dzialo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Battache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Suarez-Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Van&#8217;t Klooster" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S&#225;nchez-Vallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05426-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman M Qutb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C Mcdonald" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme J Kettles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-04930-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C Marcel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05898-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soudi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.921074" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stephens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih &#214;lmez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Blyth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcdonald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Bansal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chav&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q89-7f93" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verstappen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahmoud Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20685-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Sham Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Rudd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. King" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0051-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K M Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chartrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.04.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Salcedo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Rouse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N Trick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R Cavanagh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiaoman Chao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan Emma Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Stephen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1217133110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Akhunov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.005819" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard D Akhunov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-9-r88" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rouse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewdie Abate" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2010.04.0202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818409v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Besnier- Hebert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bryant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert King" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Faris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Xu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kanyuka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. King" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre Zuber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmod Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Besson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schwartz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;cu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893627v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131180v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369237v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00725777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF21917" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816662v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Meile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Carrasco-L&#243;pez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Kema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-08-24-0091-IRW" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Sampaio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Moser Tralamazza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faharidine Mohamadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Hafeez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chartrain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Feng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Clarke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01920-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C Marcel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05898-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman M Qutb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C Mcdonald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme J Kettles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-04930-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dzialo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13894" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Battache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Suarez-Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Van&#8217;t Klooster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S&#225;nchez-Vallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05426-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soudi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.921074" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stephens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih &#214;lmez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Blyth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcdonald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Bansal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verstappen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahmoud Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20685-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chav&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q89-7f93" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Sham Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Rudd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. King" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0051-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K M Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chartrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.04.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Jiang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Akhunov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.005819" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Salcedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Rouse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N Trick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R Cavanagh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiaoman Chao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan Emma Huang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Stephen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1217133110" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard D Akhunov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-9-r88" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rouse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewdie Abate" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2010.04.0202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Besnier- Hebert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bryant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert King" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Faris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Xu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kanyuka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. King" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340494v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmod Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340459v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre Zuber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schwartz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;cu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131180v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816662v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00725777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF21917" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>