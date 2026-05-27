--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -502,291 +502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of resistance to septoria tritici blotch in French wheat cultivars</w:t>
+                <w:t xml:space="preserve">The Egyptian wheat cultivar Gemmeiza-12 is a source of resistance against the fungus Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Thauvin</w:t>
+                <w:t xml:space="preserve">Abdelrahman M Qutb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gélisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Cambon</w:t>
+                <w:t xml:space="preserve">Megan C Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Langin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graeme J Kettles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (1212), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-024-05898-5⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-024-04930-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915886v1</w:t>
+                <w:t xml:space="preserve">hal-04581213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Egyptian wheat cultivar Gemmeiza-12 is a source of resistance against the fungus Zymoseptoria tritici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genetic architecture of resistance to septoria tritici blotch in French wheat cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Thauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrahman M Qutb</w:t>
+                <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan C Mcdonald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
+                <w:t xml:space="preserve">Thierry Langin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graeme J Kettles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry C Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.248. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (1212), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-024-04930-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-024-05898-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581213v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SeptoSympto: a precise image analysis of Septoria tritici blotch disease symptoms using deep learning methods on scanned images</w:t>
               </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmie Dzialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4035,51 +4035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compain Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4134,51 +4134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte génétique comme levier de protection chez les céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th CIMA AFPP (International Conference on Plant Diseases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4880,51 +4880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lasserre Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2014 Mycosphaerella Research Community Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5395,51 +5395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6176,51 +6176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmie Dzialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6611,51 +6611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Meile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Carrasco-L&#243;pez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Kema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-08-24-0091-IRW" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Sampaio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Moser Tralamazza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faharidine Mohamadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Hafeez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chartrain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Feng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Clarke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01920-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C Marcel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05898-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman M Qutb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C Mcdonald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme J Kettles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-04930-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dzialo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13894" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Battache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Suarez-Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Van&#8217;t Klooster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S&#225;nchez-Vallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05426-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soudi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.921074" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stephens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih &#214;lmez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Blyth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcdonald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Bansal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verstappen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahmoud Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20685-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chav&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q89-7f93" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Sham Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Rudd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. King" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0051-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K M Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chartrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.04.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Jiang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Akhunov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.005819" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Salcedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Rouse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N Trick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R Cavanagh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiaoman Chao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan Emma Huang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Stephen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1217133110" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard D Akhunov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-9-r88" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rouse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewdie Abate" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2010.04.0202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Besnier- Hebert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bryant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert King" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Faris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Xu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kanyuka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. King" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340494v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmod Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340459v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre Zuber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schwartz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;cu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131180v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816662v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00725777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF21917" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Meile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Carrasco-L&#243;pez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Kema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-08-24-0091-IRW" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Sampaio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Moser Tralamazza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faharidine Mohamadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Hafeez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chartrain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Feng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Clarke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-01920-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman M Qutb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C Mcdonald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme J Kettles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-04930-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C Marcel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05898-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dzialo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13894" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Battache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Suarez-Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Van&#8217;t Klooster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S&#225;nchez-Vallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-024-05426-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soudi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.921074" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stephens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih &#214;lmez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Blyth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcdonald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Bansal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verstappen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahmoud Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20685-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chav&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q89-7f93" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Sham Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Rudd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. King" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0051-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K M Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chartrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.04.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Jiang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Akhunov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.005819" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Salcedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Rouse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold N Trick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1239022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R Cavanagh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiaoman Chao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan Emma Huang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Stephen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1217133110" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard D Akhunov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-9-r88" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rouse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewdie Abate" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2010.04.0202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri Lebrun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Besnier- Hebert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bryant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert King" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Faris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Xu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kanyuka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. King" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340494v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmod Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340459v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre Zuber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schwartz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;cu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131180v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816662v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00725777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF21917" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>