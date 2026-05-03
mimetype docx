--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1098,295 +1098,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Hole Bilayer TFET: Experiments and Comments</w:t>
+                <w:t xml:space="preserve">Extra-low parasitic gate-to-contacts capacitance architecture for sub-14 nm transistor nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Revelant</w:t>
+                <w:t xml:space="preserve">Heimanu Niebojewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Le Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Villalon</w:t>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Le Royer</w:t>
+                <w:t xml:space="preserve">Olivier Rozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2329551⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003477v1</w:t>
+                <w:t xml:space="preserve">hal-01000014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra-low parasitic gate-to-contacts capacitance architecture for sub-14 nm transistor nodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-Hole Bilayer TFET: Experiments and Comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Revelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heimanu Niebojewski</w:t>
+                <w:t xml:space="preserve">Anthony Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zaslavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Royer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 97, pp.45-51. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (8), pp.2674-2681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2329551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000014v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Ionizing Dose Effects in Si-Based Tunnel FETs</w:t>
               </w:r>
@@ -1506,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Insights in TFET Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Carval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4307,51 +4307,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04577370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (4)</w:t>
+        <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4551,242 +4551,53 @@
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3129564. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...187 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4854,51 +4665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E47FCFD"/>
+    <w:nsid w:val="989F7ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5085,51 +4896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrillele-royer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3469-0516" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Piotrowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blend Mohamad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Becu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledion Rrustemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04565961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chanuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Roure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.0c01023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Diaz Llorente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Colinge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08903.0111ecst" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Duan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Singh Parihar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikru Adamu-Lema" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Coseman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2759308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2751141" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Revelant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Villalon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zaslavsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2329551" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heimanu Niebojewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ding" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gnani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gerardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bagatin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Driussi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2367548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Carval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2325600" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Solaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8X7RVC6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abbas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavieville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-f6NMEP" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04766402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nowak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Escoffier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Gningue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579466" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vandermolen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigaud-Minet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM55494.2023.10102971" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147642" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03870230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03968435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03167130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kom Kammeugne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Kom Kammeugne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cluzel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS49407.2020.9365637" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354725" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghwa Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Dirani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Hwa Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2017.7939093" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Litty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ortolland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608302v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villalon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2011.6131567" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Salvo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecarval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fraboulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Carval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2002.194951" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577370v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD49238.2022.9813672" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Posseme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefloch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nemouchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdiles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrillele-royer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3469-0516" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Piotrowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blend Mohamad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Becu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledion Rrustemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04565961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chanuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Roure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.0c01023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Diaz Llorente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Colinge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08903.0111ecst" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Duan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Singh Parihar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikru Adamu-Lema" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Coseman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2759308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2751141" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heimanu Niebojewski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Revelant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Villalon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zaslavsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2329551" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ding" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gnani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gerardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bagatin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Driussi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2367548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Carval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2325600" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Solaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8X7RVC6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abbas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavieville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-f6NMEP" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04766402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nowak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Escoffier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Gningue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579466" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vandermolen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigaud-Minet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM55494.2023.10102971" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147642" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03870230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03968435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03167130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kom Kammeugne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Kom Kammeugne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cluzel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS49407.2020.9365637" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354725" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghwa Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Dirani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Hwa Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2017.7939093" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Litty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ortolland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608302v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villalon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2011.6131567" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Salvo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecarval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fraboulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Carval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2002.194951" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577370v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD49238.2022.9813672" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Posseme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefloch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nemouchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdiles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>