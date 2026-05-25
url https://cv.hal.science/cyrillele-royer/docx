--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1098,563 +1098,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra-low parasitic gate-to-contacts capacitance architecture for sub-14 nm transistor nodes</w:t>
+                <w:t xml:space="preserve">Electron-Hole Bilayer TFET: Experiments and Comments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heimanu Niebojewski</w:t>
+                <w:t xml:space="preserve">Alberto Revelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zaslavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Royer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.028⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (8), pp.2674-2681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2329551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000014v1</w:t>
+                <w:t xml:space="preserve">hal-02003477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Hole Bilayer TFET: Experiments and Comments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total Ionizing Dose Effects in Si-Based Tunnel FETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Villalon</w:t>
+                <w:t xml:space="preserve">Lili Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wu</w:t>
+                <w:t xml:space="preserve">Elena Gnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Zaslavsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Le Royer</w:t>
+                <w:t xml:space="preserve">Simone Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bagatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Driussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2329551⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (6), pp.2874-2880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2367548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003477v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04608345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Ionizing Dose Effects in Si-Based Tunnel FETs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Gnani</w:t>
+                <w:t xml:space="preserve">Further Insights in TFET Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Gerardin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco Driussi</w:t>
+                <w:t xml:space="preserve">Gilles Le Carval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Le Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2367548⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (8), pp.2893-2898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2325600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04608345v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Insights in TFET Operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Villalon</w:t>
+                <w:t xml:space="preserve">Extra-low parasitic gate-to-contacts capacitance architecture for sub-14 nm transistor nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimanu Niebojewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Le Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Le Carval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Le Royer</w:t>
+                <w:t xml:space="preserve">Olivier Rozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (8), pp.2893-2898. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2325600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003390v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z2-FET: A promising FDSOI device for ESD protection</w:t>
               </w:r>
@@ -4665,51 +4665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="989F7ED8"/>
+    <w:nsid w:val="07FC1FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4896,51 +4896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrillele-royer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3469-0516" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Piotrowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blend Mohamad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Becu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledion Rrustemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04565961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chanuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Roure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.0c01023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Diaz Llorente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Colinge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08903.0111ecst" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Duan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Singh Parihar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikru Adamu-Lema" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Coseman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2759308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2751141" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heimanu Niebojewski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Revelant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Villalon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zaslavsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2329551" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ding" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gnani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gerardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bagatin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Driussi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2367548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Carval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2325600" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Solaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8X7RVC6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abbas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavieville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-f6NMEP" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04766402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nowak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Escoffier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Gningue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579466" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vandermolen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigaud-Minet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM55494.2023.10102971" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147642" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03870230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03968435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03167130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kom Kammeugne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Kom Kammeugne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cluzel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS49407.2020.9365637" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354725" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghwa Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Dirani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Hwa Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2017.7939093" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Litty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ortolland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608302v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villalon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2011.6131567" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Salvo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecarval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fraboulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Carval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2002.194951" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577370v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD49238.2022.9813672" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Posseme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefloch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nemouchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdiles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrillele-royer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3469-0516" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Piotrowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blend Mohamad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Becu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04222343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledion Rrustemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04565961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chanuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Roure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.0c01023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Diaz Llorente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Colinge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08903.0111ecst" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Duan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Singh Parihar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikru Adamu-Lema" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Coseman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2759308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2751141" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Revelant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Villalon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zaslavsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2329551" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ding" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gnani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gerardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bagatin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Driussi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2367548" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Carval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2325600" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heimanu Niebojewski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Solaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8X7RVC6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abbas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavieville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Biscarrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-f6NMEP" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04766402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nowak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Escoffier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04754535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Gningue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579466" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vandermolen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rigaud-Minet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Paes Pinto Rocha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM55494.2023.10102971" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147642" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03870230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gwoziecki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03968435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03167130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kom Kammeugne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Kom Kammeugne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cluzel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS49407.2020.9365637" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354725" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghwa Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Dirani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Hwa Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2017.7939093" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Litty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ortolland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608302v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villalon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2011.6131567" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Salvo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecarval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fraboulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Carval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2002.194951" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577370v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD49238.2022.9813672" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Posseme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefloch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nemouchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdiles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>