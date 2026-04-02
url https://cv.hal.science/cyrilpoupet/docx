--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -707,606 +707,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caenorhabditis elegans, a Host to Investigate the Probiotic Properties of Beneficial Microorganisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an innovative methodology combining chemical fractionation and in vivo analysis to investigate the biological properties of cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2020.00135⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151398v1</w:t>
+                <w:t xml:space="preserve">hal-03024800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curative Treatment of Candidiasis by the Live Biotherapeutic Microorganism Lactobacillus rhamnosus Lcr35 in the Invertebrate Model Caenorhabditis elegans: First Mechanistic Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms8010034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative methodology combining chemical fractionation and in vivo analysis to investigate the biological properties of cheese</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ripoche</w:t>
+                <w:t xml:space="preserve">Investigation into In Vitro and In Vivo Caenorhabditis elegans Models to Select Cheese Yeasts as Probiotic Candidates for their Preventive Effects against Salmonella Typhimurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Camares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242370⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), pp.922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8060922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024800v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into In Vitro and In Vivo Caenorhabditis elegans Models to Select Cheese Yeasts as Probiotic Candidates for their Preventive Effects against Salmonella Typhimurium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Caenorhabditis elegans, a Host to Investigate the Probiotic Properties of Beneficial Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nivoliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taous Saraoui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (6), pp.922. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8060922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2020.00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02874036v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35 as an effective treatment for preventing Candida albicans infection in the invertebrate model Caenorhabditis elegans: First mechanistic insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1521,678 +1521,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotiques et mycoses : quand les bactéries partent à la chasse aux champignons</w:t>
+                <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35 as an effective treatment for preventing Candida albicans infection in the preclinical model Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Gachinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ma thèse en 180 secondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">15ème congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408332v1</w:t>
+                <w:t xml:space="preserve">hal-03408319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35 as an effective treatment for preventing Candida albicans infection in the preclinical model Caenorhabditis elegans</w:t>
+                <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35 en tant que traitement efficace contre l'infection à Candida albicans dans le modèle préclinique Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408319v2</w:t>
+                <w:t xml:space="preserve">hal-03408327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35 en tant que traitement efficace contre l'infection à Candida albicans dans le modèle préclinique Caenorhabditis elegans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des propriétés biologiques de fractions de fromage à l’aide d’un modèle in vivo innovant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taous Saraoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marylise Gachinat</w:t>
+                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale SVSAE</w:t>
+              <w:t xml:space="preserve">Journées de l’école doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408327v2</w:t>
+                <w:t xml:space="preserve">hal-02432414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés biologiques de fractions de fromage à l’aide d’un modèle in vivo innovant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+                <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35® as an effective treatment for preventing Candida albicans infection in the preclinical model Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’école doctorale SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">VerMidi XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432414v1</w:t>
+                <w:t xml:space="preserve">hal-02432478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35® as an effective treatment for preventing Candida albicans infection in the preclinical model Caenorhabditis elegans</w:t>
+                <w:t xml:space="preserve">Probiotiques et mycoses : quand les bactéries partent à la chasse aux champignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VerMidi XXII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Ma thèse en 180 secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432478v1</w:t>
+                <w:t xml:space="preserve">hal-03408332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in vivo des mécanismes probiotiques de Lactobacillus rhamnosus Lcr35®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nivoliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des microbiologistes du pôle clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France</w:t>
@@ -2372,652 +2372,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés biologiques de fractions de fromage à l'aide d'un modèle in vivo innovant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+                <w:t xml:space="preserve">Curative treatment of candidiasis by the live biotherapeutic microorganism Lactobacillus rhamnosus Lcr35® in the invertebrate model Caenorhabditis elegans: first mechanistic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chalard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+                <w:t xml:space="preserve">Olivier Camarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">VerMidi XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942326v1</w:t>
+                <w:t xml:space="preserve">hal-03940878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo study of the biological properties of cheese fraction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo study of biological properties of cheese fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cardin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Veisseire</w:t>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VerMidi 22</w:t>
+              <w:t xml:space="preserve">VerMidi XXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295674v1</w:t>
+                <w:t xml:space="preserve">hal-04816953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese as a new source of bioactive metabolites for veterinary applications : development and validation of a proof-of-concept methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Priam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VerMidi XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo study of biological properties of cheese fractions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+                <w:t xml:space="preserve">In vivo study of the biological properties of cheese fraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VerMidi XXII</w:t>
+              <w:t xml:space="preserve">VerMidi 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816953v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curative treatment of candidiasis by the live biotherapeutic microorganism Lactobacillus rhamnosus Lcr35® in the invertebrate model Caenorhabditis elegans: first mechanistic insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des propriétés biologiques de fractions de fromage à l'aide d'un modèle in vivo innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VerMidi XXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940878v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting of the molecular mechanisms involved in probiotic properties of Lactobacillus rhamnosus Lcr35</w:t>
               </w:r>
@@ -3029,77 +3029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nivoliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VerMIDI XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Marseille, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3137,77 +3137,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Study of Probiotic and Anti-Candida Albicans Properties of Lactobacillus Rhamnosus Lcr35®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nivoliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. elegans SPAMS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madison, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3245,77 +3245,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes in vivo des propriétés probiotiques et anti-Candida albicans de Lactobacillus rhamnosus Lcr35®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nivoliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale des sciences de la vie, santé, agronomie et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3754,51 +3754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEDFD05A"/>
+    <w:nsid w:val="45E58A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3985,51 +3985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrilpoupet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9343-4390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Comte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79913-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kohli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-024-00445-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1062113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nivoliez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.00135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Gachinat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060922" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408319v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408327v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chalard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veisseire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Priam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camar&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586098v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Comte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02928987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02887622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrilpoupet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9343-4390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Comte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79913-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kohli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-024-00445-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1062113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242370" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Gachinat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nivoliez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.00135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408319v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408327v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camar&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Priam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chalard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veisseire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586098v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Comte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02928987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02887622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>