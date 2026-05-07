--- v1 (2026-04-02)
+++ v2 (2026-05-07)
@@ -707,606 +707,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative methodology combining chemical fractionation and in vivo analysis to investigate the biological properties of cheese</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caenorhabditis elegans, a Host to Investigate the Probiotic Properties of Beneficial Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nivoliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242370⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2020.00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024800v1</w:t>
+                <w:t xml:space="preserve">hal-03151398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curative Treatment of Candidiasis by the Live Biotherapeutic Microorganism Lactobacillus rhamnosus Lcr35 in the Invertebrate Model Caenorhabditis elegans: First Mechanistic Insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an innovative methodology combining chemical fractionation and in vivo analysis to investigate the biological properties of cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marylise Gachinat</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8010034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432425v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into In Vitro and In Vivo Caenorhabditis elegans Models to Select Cheese Yeasts as Probiotic Candidates for their Preventive Effects against Salmonella Typhimurium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+                <w:t xml:space="preserve">Curative Treatment of Candidiasis by the Live Biotherapeutic Microorganism Lactobacillus rhamnosus Lcr35 in the Invertebrate Model Caenorhabditis elegans: First Mechanistic Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (6), pp.922. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8060922⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8010034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874036v1</w:t>
+                <w:t xml:space="preserve">hal-02432425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caenorhabditis elegans, a Host to Investigate the Probiotic Properties of Beneficial Microorganisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation into In Vitro and In Vivo Caenorhabditis elegans Models to Select Cheese Yeasts as Probiotic Candidates for their Preventive Effects against Salmonella Typhimurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Camares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (10), </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), pp.922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2020.00135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8060922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03151398v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35 as an effective treatment for preventing Candida albicans infection in the invertebrate model Caenorhabditis elegans: First mechanistic insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1521,678 +1521,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35 as an effective treatment for preventing Candida albicans infection in the preclinical model Caenorhabditis elegans</w:t>
+                <w:t xml:space="preserve">Probiotiques et mycoses : quand les bactéries partent à la chasse aux champignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Ma thèse en 180 secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408319v2</w:t>
+                <w:t xml:space="preserve">hal-03408332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35 en tant que traitement efficace contre l'infection à Candida albicans dans le modèle préclinique Caenorhabditis elegans</w:t>
+                <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35 as an effective treatment for preventing Candida albicans infection in the preclinical model Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">15ème congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408327v2</w:t>
+                <w:t xml:space="preserve">hal-03408319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés biologiques de fractions de fromage à l’aide d’un modèle in vivo innovant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+                <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35 en tant que traitement efficace contre l'infection à Candida albicans dans le modèle préclinique Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’école doctorale SVSAE</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432414v1</w:t>
+                <w:t xml:space="preserve">hal-03408327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35® as an effective treatment for preventing Candida albicans infection in the preclinical model Caenorhabditis elegans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des propriétés biologiques de fractions de fromage à l’aide d’un modèle in vivo innovant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marylise Gachinat</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VerMidi XXII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l’école doctorale SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432478v1</w:t>
+                <w:t xml:space="preserve">hal-02432414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotiques et mycoses : quand les bactéries partent à la chasse aux champignons</w:t>
+                <w:t xml:space="preserve">Lactobacillus rhamnosus Lcr35® as an effective treatment for preventing Candida albicans infection in the preclinical model Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Gachinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ma thèse en 180 secondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">VerMidi XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408332v1</w:t>
+                <w:t xml:space="preserve">hal-02432478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in vivo des mécanismes probiotiques de Lactobacillus rhamnosus Lcr35®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nivoliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des microbiologistes du pôle clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Clermont-Ferrand, France</w:t>
@@ -2372,652 +2372,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curative treatment of candidiasis by the live biotherapeutic microorganism Lactobacillus rhamnosus Lcr35® in the invertebrate model Caenorhabditis elegans: first mechanistic insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des propriétés biologiques de fractions de fromage à l'aide d'un modèle in vivo innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veisseire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VerMidi XXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940878v1</w:t>
+                <w:t xml:space="preserve">hal-03942326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo study of biological properties of cheese fractions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo study of the biological properties of cheese fraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chalard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+                <w:t xml:space="preserve">G. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VerMidi XXII</w:t>
+              <w:t xml:space="preserve">VerMidi 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816953v1</w:t>
+                <w:t xml:space="preserve">hal-02295674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese as a new source of bioactive metabolites for veterinary applications : development and validation of a proof-of-concept methodology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curative treatment of candidiasis by the live biotherapeutic microorganism Lactobacillus rhamnosus Lcr35® in the invertebrate model Caenorhabditis elegans: first mechanistic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Priam</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Camarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Gachinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VerMidi XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942317v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo study of the biological properties of cheese fraction.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Veisseire</w:t>
+                <w:t xml:space="preserve">In vivo study of biological properties of cheese fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VerMidi 22</w:t>
+              <w:t xml:space="preserve">VerMidi XXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295674v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés biologiques de fractions de fromage à l'aide d'un modèle in vivo innovant</w:t>
+                <w:t xml:space="preserve">Cheese as a new source of bioactive metabolites for veterinary applications : development and validation of a proof-of-concept methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Priam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">VerMidi XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942326v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting of the molecular mechanisms involved in probiotic properties of Lactobacillus rhamnosus Lcr35</w:t>
               </w:r>
@@ -3029,77 +3029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nivoliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VerMIDI XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Marseille, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3137,77 +3137,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Study of Probiotic and Anti-Candida Albicans Properties of Lactobacillus Rhamnosus Lcr35®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nivoliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. elegans SPAMS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madison, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3245,77 +3245,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes in vivo des propriétés probiotiques et anti-Candida albicans de Lactobacillus rhamnosus Lcr35®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nivoliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bornes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale des sciences de la vie, santé, agronomie et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3754,51 +3754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45E58A73"/>
+    <w:nsid w:val="26950DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3985,51 +3985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrilpoupet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9343-4390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Comte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79913-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kohli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-024-00445-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1062113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242370" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Gachinat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nivoliez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.00135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408319v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408327v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camar&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Priam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chalard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veisseire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586098v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Comte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02928987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02887622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrilpoupet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9343-4390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Comte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79913-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kohli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-024-00445-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1062113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nivoliez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.00135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242370" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Gachinat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060922" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02432440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408319v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408327v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chalard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veisseire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camar&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Priam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01929425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586098v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Comte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02928987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02887622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>