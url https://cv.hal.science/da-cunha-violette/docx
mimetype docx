--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -189,4416 +189,4550 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-transmissible plasmid from a hyperthermophile that facilitates genetic modification of diverse Archaea</w:t>
+                <w:t xml:space="preserve">Sulfur disproportionation occurs globally across anoxic habitats and has multiple mechanisms of independent evolutionary origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan J Catchpole</w:t>
+                <w:t xml:space="preserve">Lukas V F Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Lijing Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
+                <w:t xml:space="preserve">Marie F Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Marguet</w:t>
+                <w:t xml:space="preserve">Marilina Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Terns</w:t>
+                <w:t xml:space="preserve">Léa Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (7), pp.1339 - 1347. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), pp.wrag042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-023-01387-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wrag042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274679v1</w:t>
+                <w:t xml:space="preserve">hal-05561923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The universal Sua5/TsaC family evolved different mechanisms for the synthesis of a key tRNA modification</w:t>
+                <w:t xml:space="preserve">A self-transmissible plasmid from a hyperthermophile that facilitates genetic modification of diverse Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Pichard-Kostuch</w:t>
+                <w:t xml:space="preserve">Ryan J Catchpole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette da Cunha</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Oberto</w:t>
+                <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Sauguet</w:t>
+                <w:t xml:space="preserve">Evelyne Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Basta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Terns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1204045. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (7), pp.1339 - 1347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1204045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-023-01387-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234441v1</w:t>
+                <w:t xml:space="preserve">hal-04274679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry mass photometry of single bacteria using quantitative wavefront microscopy</w:t>
+                <w:t xml:space="preserve">The universal Sua5/TsaC family evolved different mechanisms for the synthesis of a key tRNA modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
+                <w:t xml:space="preserve">Adeline Pichard-Kostuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gorlas</w:t>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Marthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violette da Cunha</w:t>
+                <w:t xml:space="preserve">Jacques Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Forterre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Sauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Basta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.06.020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1204045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1204045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169001v1</w:t>
+                <w:t xml:space="preserve">hal-04234441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A paralog of Pcc1 is the fifth core subunit of the KEOPS tRNA-modifying complex in Archaea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dry mass photometry of single bacteria using quantitative wavefront microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Missoury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gorlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Collinet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36210-y⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (15), pp.3159-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04285273v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral origin of eukaryotic type IIA DNA topoisomerases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A paralog of Pcc1 is the fifth core subunit of the KEOPS tRNA-modifying complex in Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Gaia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Marie-Claire Daugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Missoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veac097⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36210-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03841210v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04285273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (2), pp.msac022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04281384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded dataset reveals the emergence and evolution of DNA gyrase in Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Catchpole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (8), pp.msac155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expanding Asgard archaea and their elusive relationships with Eukarya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (1), pp.3-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mlf2.12012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04281379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life at high temperature observed in vitro upon laser heating of gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gorlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gorlas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien M L Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.5342. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33074-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are bacteria claustrophobic? The problem of micrometric spatial confinement for the culturing of micro-organisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Viral origin of eukaryotic type IIA DNA topoisomerases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guglielmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart Krupovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.veac097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veac097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra00184a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03186330v1</w:t>
+                <w:t xml:space="preserve">pasteur-03841210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of the Varidnaviria Morphogenesis Module: Congruence and Incongruence With the Tree of Life and Viral Taxonomy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The hyperthermophilic archaeon &amp;lt;i&amp;gt;Thermococcus kodakarensis&amp;lt;/i&amp;gt; is resistant to pervasive negative supercoiling activity of DNA gyrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (21), pp.12332 - 12347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.704052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03288138v1</w:t>
+                <w:t xml:space="preserve">hal-03828291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAGET 2.0: an updated web tool for the effortless retrieval of prokaryotic gene context and sequence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Are bacteria claustrophobic? The problem of micrometric spatial confinement for the culturing of micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Lorieux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gorlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oberto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Iv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab082⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (21), pp.12500-12506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra00184a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366532v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAD+ pool depletion as a signal for the Rex regulon involved in Streptococcus agalactiae virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Franza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Rogstam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravanamuthu Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (8), pp.e1009791. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hyperthermophilic archaeon &amp;lt;i&amp;gt;Thermococcus kodakarensis&amp;lt;/i&amp;gt; is resistant to pervasive negative supercoiling activity of DNA gyrase</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Phylogeny of the Varidnaviria Morphogenesis Module: Congruence and Incongruence With the Tree of Life and Viral Taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony C. Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guglielmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab869⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.704052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.704052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828291v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal tyrosine recombinases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">BAGET 2.0: an updated web tool for the effortless retrieval of prokaryotic gene context and sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (17), pp.2750-2752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuab004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03366570v1</w:t>
+                <w:t xml:space="preserve">hal-03366532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring short k-mer profiles in cells and mobile elements from Archaea highlights the major influence of both the ecological niche and evolutionary history</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+                <w:t xml:space="preserve">Archaeal tyrosine recombinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07471-y⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176011v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the type IIB DNA topoisomerase family: identification of new topoisomerase and topoisomerase-like proteins in mobile genetic elements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring short k-mer profiles in cells and mobile elements from Archaea highlights the major influence of both the ecological niche and evolutionary history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Mayer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqz021⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07471-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02568492v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-Quadruplexes in the Archaea Domain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding the type IIB DNA topoisomerase family: identification of new topoisomerase and topoisomerase-like proteins in mobile genetic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrik Kaura</w:t>
+                <w:t xml:space="preserve">Tomio S. Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otilia Porubiaková</w:t>
+                <w:t xml:space="preserve">Claudine Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (9), pp.E1349. </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.lqz021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom10091349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqz021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02950964v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02568492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive Suicidal Integrases in Deep-Sea Archaea</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G-Quadruplexes in the Archaea Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Václav Brázda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Kaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otilia Porubiaková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa041⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.E1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10091349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989989v1</w:t>
+                <w:t xml:space="preserve">inserm-02950964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WASPS: Web-Assisted Symbolic Plasmid Synteny Server</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Pervasive Suicidal Integrases in Deep-Sea Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Oberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz745⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.1727 - 1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307902v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global distribution and evolutionary history of the pT26‐2 archaeal plasmid family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Catchpole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.14800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered bacterium fuels evolution debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 571 (7765), pp.326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/d41586-019-02163-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asgard archaea do not close the debate about the universal tree of life topology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">WASPS: Web-Assisted Symbolic Plasmid Synteny Server</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Catchpole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Oberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007215⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177609v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid vesicles mimicking virions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Asgard archaea do not close the debate about the universal tree of life topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshan Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ryan Catchpole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-017-0032-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.e1007215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01887506v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokiarchaea are close relatives of Euryarchaeota, not bridging the gap between prokaryotes and eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Gadelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshan Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (6), pp.e1006810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01570207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics reveals conserved positioning of essential genomic clusters in highly rearranged Thermococcales chromosomes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Plasmid vesicles mimicking virions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Oberto</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Catchpole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.008⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (10), pp.1340 - 1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-017-0032-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234160v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01887506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single nucleotide resolution RNA-seq uncovers new regulatory mechanisms in the opportunistic pathogen [i]Streptococcus agalactiae[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rosinski-Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sismeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-015-1583-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streptococcus agalactiae clones infecting humans were selected and fixed through the extensive use of tetracycline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Comparative genomics reveals conserved positioning of essential genomic clusters in highly rearranged Thermococcales chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5544⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01299769v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclease A (Gbs0661), an extracellular nuclease of Streptococcus agalactiae, attacks the neutrophil extracellular traps and is needed for full virulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naima N. Bermudez</w:t>
+                <w:t xml:space="preserve">Streptococcus agalactiae clones infecting humans were selected and fixed through the extensive use of tetracycline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuji Y. Yamamoto</w:t>
+                <w:t xml:space="preserve">Mark R. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Kharrat</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rosinski-Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth E. Couve</w:t>
+                <w:t xml:space="preserve">Immaculada Margarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 89 (3), pp.518 - 531. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.Article 4544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.12295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001496v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01299769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive evolution in Streptococcus agalactiae and the emergence of a host adapted lineage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclease A (Gbs0661), an extracellular nuclease of Streptococcus agalactiae, attacks the neutrophil extracellular traps and is needed for full virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Mairey</w:t>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+                <w:t xml:space="preserve">Naima N. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ma</w:t>
+                <w:t xml:space="preserve">Yuji Y. Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth E. Couve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-252⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (3), pp.518 - 531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00818470v1</w:t>
+                <w:t xml:space="preserve">hal-01001496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Abi-domain protein Abx1 interacts with the CovS histidine kinase to control virulence gene expression in group B Streptococcus.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+                <w:t xml:space="preserve">Reductive evolution in Streptococcus agalactiae and the emergence of a host adapted lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rosinski-Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brinster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Sauvage</w:t>
+                <w:t xml:space="preserve">Barbara Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003179⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01300159v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00818470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Evolution of TnGBSs, a New Family of Integrative and Conjugative Elements Associating Insertion Sequence Transposition, Plasmid Replication, and Conjugation for Their Spreading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The Abi-domain protein Abx1 interacts with the CovS histidine kinase to control virulence gene expression in group B Streptococcus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Firon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brinster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01745-12⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.e1003179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314363v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01300159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rga, a RofA-like regulator, is the major transcriptional activator of the PI-2a pilus in Streptococcus agalactiae.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modular Evolution of TnGBSs, a New Family of Integrative and Conjugative Elements Associating Insertion Sequence Transposition, Plasmid Replication, and Conjugation for Their Spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Romain Guérillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Couvé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2012.0005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (9), pp.1979-1990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01745-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004186v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rga, a RofA-like regulator, is the major transcriptional activator of the PI-2a pilus in Streptococcus agalactiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaynoor Dramsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dubrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Couvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), pp.286-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2012.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atypical association of DDE transposition with conjugation specifies a new family of mobile elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rusniok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trieu-Cuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 71 (4), pp.948-959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2008.06579.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4608,371 +4742,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Tree of Life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Tree of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Foreterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pabulo Henrique Rampelotto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9780470015902.a0001525.pub3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Mechanisms of Microbial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p 55-99, 2018, Grand Challenges in Biology and Biotechnology book series (GCBB), 978-3-319-69078-0 (ebook). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69078-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312085v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tree of Life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Universal Tree of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Mechanisms of Microbial Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69078-0⟩</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9780470015902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470015902.a0001525.pub3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312160v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative and Conjugative Elements Encoding DDE Transposases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Integrative Mobile Genetic Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.250-260, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780367813925-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4982,117 +5116,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion: Archaea Is Our Evolutionary Sister, Not Mother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5102,100 +5236,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de régulation et éléments intégratifs et conjugatifs de la famille TnGBS dans l'adaptation de Streptococcus agalactiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012PA066014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00828193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5205,1299 +5339,1424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“ModelOmics: Approaches in environmental genomics for modeling the metabolism of microbial communities and studying its evolution”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The Legacy of Pyrococcus abyssi : from 1 to 100 Thermococcales genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Maignien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Webinar Series of young researchers, The “Archaea Theme Group” SFBBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Zoom, France</w:t>
+              <w:t xml:space="preserve">The 20th MicroScope anniversary - Journée Thématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Violette Da Cunha; Patrick Forterre, Sep 2023, Évry-Courcouronnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331336v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“From the Abyss: Understanding Horizontal Gene Transfer and Mobile Genetic Elements in the Deep Ocean, Insights from the Thermococcales”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchpole Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erauso Gael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at the BIAM Institut de Biosciences et biotechnologies d’Aix-Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Monteil, Jun 2023, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Legacy of Pyrococcus abyssi : from 1 to 100 Thermococcales genomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">“ModelOmics: Approaches in environmental genomics for modeling the metabolism of microbial communities and studying its evolution”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th MicroScope anniversary - Journée Thématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Violette Da Cunha; Patrick Forterre, Sep 2023, Évry-Courcouronnes, France</w:t>
+              <w:t xml:space="preserve">2023 Webinar Series of young researchers, The “Archaea Theme Group” SFBBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Zoom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330663v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redefining the archaea Thermococcales order with the biogeographic repartition and comparative genomic analysis of more than 100 isolates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Courtine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïs Maignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Workshop on Deep-Sea Microbiology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohamed Jebbar, Sep 2022, Plouzane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-mer approaches provide valuable insight into mobilome evolution in the domain Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses of Microbes 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-mer approaches provide valuable insight into mobilome evolution in the domain Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Phages.fr, Sep 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metapangenomic analysis of the metabolic pathway evolution within the Thermococcales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Courtine</w:t>
+                <w:t xml:space="preserve">Microbial sulfur disproportionation: How much do we know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Novák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Marguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
+                <w:t xml:space="preserve">Marilina Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Yvenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangenome 2026 One health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">7th international symposium on microbial sulfur metabolisms (7ISMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lisbonne, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504972v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins and evolution of microbial sulfur disproportionation in the deep sea and beyond</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metapangenomic analysis of the metabolic pathway evolution within the Thermococcales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Catchpole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Lauden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Microbial Ecology ISME19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Pangenome 2026 One health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133950v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaPangenomic analysis within the Thermococcales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Lauden</w:t>
+                <w:t xml:space="preserve">Origins and evolution of microbial sulfur disproportionation in the deep sea and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš V F Novák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Catchepole</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop Molecular biology of Archaea (MBoA) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Palaiseau, France. 2024</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Microbial Ecology ISME19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707270v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModelOmics : approches en génomique environnementale pour la modélisation du métabolisme de communautés microbiennes et l’étude de son évolution dans les écosystèmes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MetaPangenomic analysis within the Thermococcales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Lauden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Catchepole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Maignien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Archaea 2022: From Environmental Biodiversity to Fundamental Cellular Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Autrans, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop Molecular biology of Archaea (MBoA) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Palaiseau, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359818v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ModelOmics : approches en génomique environnementale pour la modélisation du métabolisme de communautés microbiennes et l’étude de son évolution dans les écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Archaea 2022: From Environmental Biodiversity to Fundamental Cellular Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Autrans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detection of an archaeal-specific viral family, previously thought to infect exclusively hyperthermophiles, in human gut metaviromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6507,105 +6766,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des procaryotes et adaptation aux écosystèmes : une approche pan-phylogénomique et métabolique intégrée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Saclay, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05458366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6673,51 +6932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="013410F9"/>
+    <w:nsid w:val="6C5C87B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6904,51 +7163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/da-cunha-violette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9035-7825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165826657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/297006700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000040190954X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Catchpole" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01387-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichard-Kostuch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Basta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1204045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marthy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.06.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04285273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Daugeron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36210-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03841210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.12012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien M L Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33074-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iv" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00184a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Woo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.704052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hepp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rogstam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanamuthu Thiyagarajan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Sullivan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009791" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Villain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab869" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Badel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuab004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02568492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomio S. Takahashi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqz021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02950964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Br&#225;zda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bartas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kaura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Porubiakov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091349" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307902v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz745" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292276v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Gomez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14800" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-02163-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007215" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0032-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006810" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234160v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cossu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sauvage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1583-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01299769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Davies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Margarit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5544" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Y. Yamamoto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Couve" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12295" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00818470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mairey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-252" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01300159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Firon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003179" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01745-12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004186v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2012.0005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brochet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06579.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001525.pub3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Foreterre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69078-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312120v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367813925-15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331948v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA066014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catchpole Ryan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erauso Gael" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330663v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358652v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504972v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lauden" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; V F Nov&#225;k" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hemon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchepole" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458366v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/da-cunha-violette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9035-7825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165826657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/297006700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000040190954X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas V F Novak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijing Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie F H&#233;mon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Fernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Russo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Catchpole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terns" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01387-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichard-Kostuch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Basta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1204045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marthy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.06.020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04285273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Daugeron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36210-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.12012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien M L Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33074-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03841210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Villain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00184a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rogstam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanamuthu Thiyagarajan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Sullivan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009791" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288138v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Woo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.704052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hepp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Badel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuab004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02568492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomio S. Takahashi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqz021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02950964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Br&#225;zda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bartas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kaura" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Porubiakov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292276v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Gomez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14800" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-02163-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307902v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz745" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007215" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006810" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887506v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0032-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sauvage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1583-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cossu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01299769v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Davies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Margarit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5544" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Y. Yamamoto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Couve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12295" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00818470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mairey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-252" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01300159v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Firon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003179" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314363v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01745-12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2012.0005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brochet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06579.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Foreterre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69078-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312085v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001525.pub3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367813925-15" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA066014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catchpole Ryan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erauso Gael" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331336v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Nov&#225;k" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Yvenou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;mon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lauden" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; V F Nov&#225;k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hemon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchepole" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>