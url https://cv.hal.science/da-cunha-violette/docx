--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -621,485 +621,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry mass photometry of single bacteria using quantitative wavefront microscopy</w:t>
+                <w:t xml:space="preserve">A paralog of Pcc1 is the fifth core subunit of the KEOPS tRNA-modifying complex in Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
+                <w:t xml:space="preserve">Marie-Claire Daugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gorlas</w:t>
+                <w:t xml:space="preserve">Sophia Missoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Marthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violette da Cunha</w:t>
+                <w:t xml:space="preserve">Noureddine Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Forterre</w:t>
+                <w:t xml:space="preserve">Bruno Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 122 (15), pp.3159-3172. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36210-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169001v1</w:t>
+                <w:t xml:space="preserve">cea-04285273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A paralog of Pcc1 is the fifth core subunit of the KEOPS tRNA-modifying complex in Archaea</w:t>
+                <w:t xml:space="preserve">Dry mass photometry of single bacteria using quantitative wavefront microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Daugeron</w:t>
+                <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Missoury</w:t>
+                <w:t xml:space="preserve">Aurore Gorlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Collinet</w:t>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.526. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (15), pp.3159-3172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36210-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04285273v1</w:t>
+                <w:t xml:space="preserve">hal-04169001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viral origin of eukaryotic type IIA DNA topoisomerases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guglielmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jaillon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mart Krupovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.veac097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veac097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04281384v1</w:t>
+                <w:t xml:space="preserve">pasteur-03841210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded dataset reveals the emergence and evolution of DNA gyrase in Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Villain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ryan Catchpole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1108,1201 +1104,1205 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (8), pp.msac155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msac155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expanding Asgard archaea and their elusive relationships with Eukarya</w:t>
+                <w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Gaïa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mlf2.12012⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.msac022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04281379v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04281384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life at high temperature observed in vitro upon laser heating of gold nanoparticles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The expanding Asgard archaea and their elusive relationships with Eukarya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien M L Robert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.5342. </w:t>
+              <w:t xml:space="preserve">mLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.3-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33074-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mlf2.12012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777642v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04281379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral origin of eukaryotic type IIA DNA topoisomerases</w:t>
+                <w:t xml:space="preserve">Life at high temperature observed in vitro upon laser heating of gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guglielmini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgan Gaia</w:t>
+                <w:t xml:space="preserve">Céline Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gorlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mart Krupovic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadrien M L Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (2), pp.veac097. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.5342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/veac097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33074-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03841210v1</w:t>
+                <w:t xml:space="preserve">hal-03777642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hyperthermophilic archaeon &amp;lt;i&amp;gt;Thermococcus kodakarensis&amp;lt;/i&amp;gt; is resistant to pervasive negative supercoiling activity of DNA gyrase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Villain</w:t>
+                <w:t xml:space="preserve">Archaeal tyrosine recombinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab869⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828291v1</w:t>
+                <w:t xml:space="preserve">hal-03366570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are bacteria claustrophobic? The problem of micrometric spatial confinement for the culturing of micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gorlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Iv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (21), pp.12500-12506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1ra00184a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAD+ pool depletion as a signal for the Rex regulon involved in Streptococcus agalactiae virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Franza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Rogstam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravanamuthu Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (8), pp.e1009791. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny of the Varidnaviria Morphogenesis Module: Congruence and Incongruence With the Tree of Life and Viral Taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony C. Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Gaia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Guglielmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.704052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.704052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAGET 2.0: an updated web tool for the effortless retrieval of prokaryotic gene context and sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (17), pp.2750-2752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal tyrosine recombinases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hyperthermophilic archaeon &amp;lt;i&amp;gt;Thermococcus kodakarensis&amp;lt;/i&amp;gt; is resistant to pervasive negative supercoiling activity of DNA gyrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Badel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (4), </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (21), pp.12332 - 12347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuab004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366570v1</w:t>
+                <w:t xml:space="preserve">hal-03828291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring short k-mer profiles in cells and mobile elements from Archaea highlights the major influence of both the ecological niche and evolutionary history</w:t>
               </w:r>
@@ -2340,51 +2340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, </w:t>
@@ -2448,77 +2448,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomio S. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), pp.lqz021. </w:t>
@@ -2690,77 +2690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive Suicidal Integrases in Deep-Sea Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Oberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2801,464 +2801,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global distribution and evolutionary history of the pT26‐2 archaeal plasmid family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">WASPS: Web-Assisted Symbolic Plasmid Synteny Server</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Catchpole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14800⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292276v2</w:t>
+                <w:t xml:space="preserve">hal-02307902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered bacterium fuels evolution debate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The global distribution and evolutionary history of the pT26‐2 archaeal plasmid family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Catchpole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 571 (7765), pp.326. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/d41586-019-02163-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259942v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WASPS: Web-Assisted Symbolic Plasmid Synteny Server</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Engineered bacterium fuels evolution debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Oberto</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 571 (7765), pp.326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/d41586-019-02163-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307902v2</w:t>
+                <w:t xml:space="preserve">hal-04259942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asgard archaea do not close the debate about the universal tree of life topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshan Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (3), pp.e1007215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3286,594 +3286,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lokiarchaea are close relatives of Euryarchaeota, not bridging the gap between prokaryotes and eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmid vesicles mimicking virions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Forterre</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Catchpole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006810⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (10), pp.1340 - 1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-017-0032-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01570207v1</w:t>
+                <w:t xml:space="preserve">cea-01887506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid vesicles mimicking virions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Lokiarchaea are close relatives of Euryarchaeota, not bridging the gap between prokaryotes and eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Gadelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshan Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ryan Catchpole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (10), pp.1340 - 1341. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.e1006810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-017-0032-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01887506v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01570207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single nucleotide resolution RNA-seq uncovers new regulatory mechanisms in the opportunistic pathogen [i]Streptococcus agalactiae[/i]</w:t>
+                <w:t xml:space="preserve">Comparative genomics reveals conserved positioning of essential genomic clusters in highly rearranged Thermococcales chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rosinski-Chupin</w:t>
+                <w:t xml:space="preserve">Matteo Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Sauvage</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1583-4⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169621v1</w:t>
+                <w:t xml:space="preserve">hal-01234160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics reveals conserved positioning of essential genomic clusters in highly rearranged Thermococcales chromosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single nucleotide resolution RNA-seq uncovers new regulatory mechanisms in the opportunistic pathogen [i]Streptococcus agalactiae[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rosinski-Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Cossu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118, </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1583-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234160v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streptococcus agalactiae clones infecting humans were selected and fixed through the extensive use of tetracycline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rosinski-Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaculada Margarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3918,295 +3918,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01299769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclease A (Gbs0661), an extracellular nuclease of Streptococcus agalactiae, attacks the neutrophil extracellular traps and is needed for full virulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reductive evolution in Streptococcus agalactiae and the emergence of a host adapted lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rosinski-Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+                <w:t xml:space="preserve">Barbara Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima N. Bermudez</w:t>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuji Y. Yamamoto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth E. Couve</w:t>
+                <w:t xml:space="preserve">Laurence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12295⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001496v1</w:t>
+                <w:t xml:space="preserve">pasteur-00818470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive evolution in Streptococcus agalactiae and the emergence of a host adapted lineage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Sauvage</w:t>
+                <w:t xml:space="preserve">Nuclease A (Gbs0661), an extracellular nuclease of Streptococcus agalactiae, attacks the neutrophil extracellular traps and is needed for full virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima N. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Mairey</w:t>
+                <w:t xml:space="preserve">Yuji Y. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+                <w:t xml:space="preserve">Pascale P. Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ma</w:t>
+                <w:t xml:space="preserve">Elizabeth E. Couve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (1), pp.252. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (3), pp.518 - 531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00818470v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Abi-domain protein Abx1 interacts with the CovS histidine kinase to control virulence gene expression in group B Streptococcus.</w:t>
               </w:r>
@@ -4218,77 +4218,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Firon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (2), pp.e1003179. </w:t>
@@ -4339,64 +4339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Evolution of TnGBSs, a New Family of Integrative and Conjugative Elements Associating Insertion Sequence Transposition, Plasmid Replication, and Conjugation for Their Spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4495,51 +4495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dubrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4750,252 +4750,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tree of Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+                <w:t xml:space="preserve">Universal Tree of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Mechanisms of Microbial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, p 55-99, 2018, Grand Challenges in Biology and Biotechnology book series (GCBB), 978-3-319-69078-0 (ebook). </w:t>
+              <w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9780470015902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69078-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9780470015902.a0001525.pub3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312160v1</w:t>
+                <w:t xml:space="preserve">hal-04312085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Tree of Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Forterre</w:t>
+                <w:t xml:space="preserve">The Tree of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Foreterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pabulo Henrique Rampelotto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9780470015902. </w:t>
+              <w:t xml:space="preserve">Molecular Mechanisms of Microbial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p 55-99, 2018, Grand Challenges in Biology and Biotechnology book series (GCBB), 978-3-319-69078-0 (ebook). </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470015902.a0001525.pub3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69078-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312085v1</w:t>
+                <w:t xml:space="preserve">hal-04312160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative and Conjugative Elements Encoding DDE Transposases</w:t>
               </w:r>
@@ -5130,77 +5130,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion: Archaea Is Our Evolutionary Sister, Not Mother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5347,415 +5347,415 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Legacy of Pyrococcus abyssi : from 1 to 100 Thermococcales genomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">“ModelOmics: Approaches in environmental genomics for modeling the metabolism of microbial communities and studying its evolution”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th MicroScope anniversary - Journée Thématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Violette Da Cunha; Patrick Forterre, Sep 2023, Évry-Courcouronnes, France</w:t>
+              <w:t xml:space="preserve">2023 Webinar Series of young researchers, The “Archaea Theme Group” SFBBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Zoom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330663v1</w:t>
+                <w:t xml:space="preserve">hal-04331336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“From the Abyss: Understanding Horizontal Gene Transfer and Mobile Genetic Elements in the Deep Ocean, Insights from the Thermococcales”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchpole Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erauso Gael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at the BIAM Institut de Biosciences et biotechnologies d’Aix-Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Monteil, Jun 2023, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“ModelOmics: Approaches in environmental genomics for modeling the metabolism of microbial communities and studying its evolution”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">The Legacy of Pyrococcus abyssi : from 1 to 100 Thermococcales genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Maignien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Webinar Series of young researchers, The “Archaea Theme Group” SFBBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Zoom, France</w:t>
+              <w:t xml:space="preserve">The 20th MicroScope anniversary - Journée Thématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Violette Da Cunha; Patrick Forterre, Sep 2023, Évry-Courcouronnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331336v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redefining the archaea Thermococcales order with the biogeographic repartition and comparative genomic analysis of more than 100 isolates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Maignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5810,90 +5810,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-mer approaches provide valuable insight into mobilome evolution in the domain Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses of Microbes 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5931,90 +5931,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-mer approaches provide valuable insight into mobilome evolution in the domain Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Phages.fr, Sep 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6196,51 +6196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metapangenomic analysis of the metabolic pathway evolution within the Thermococcales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Catchpole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Lauden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,51 +6347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš V F Novák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6455,77 +6455,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Lauden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Catchepole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Maignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop Molecular biology of Archaea (MBoA) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palaiseau, France. 2024</w:t>
@@ -6554,51 +6554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModelOmics : approches en génomique environnementale pour la modélisation du métabolisme de communautés microbiennes et l’étude de son évolution dans les écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Archaea 2022: From Environmental Biodiversity to Fundamental Cellular Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6675,51 +6675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France. </w:t>
@@ -6780,51 +6780,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des procaryotes et adaptation aux écosystèmes : une approche pan-phylogénomique et métabolique intégrée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Saclay, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6932,51 +6932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C5C87B4"/>
+    <w:nsid w:val="2373BF1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7163,51 +7163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/da-cunha-violette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9035-7825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165826657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/297006700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000040190954X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas V F Novak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijing Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie F H&#233;mon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Fernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Russo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Catchpole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terns" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01387-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichard-Kostuch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Basta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1204045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marthy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.06.020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04285273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Daugeron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36210-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.12012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien M L Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33074-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03841210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Villain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00184a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rogstam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanamuthu Thiyagarajan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Sullivan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009791" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288138v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Woo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.704052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hepp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Badel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuab004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02568492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomio S. Takahashi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqz021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02950964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Br&#225;zda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bartas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kaura" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Porubiakov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292276v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Gomez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14800" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-02163-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307902v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz745" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007215" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006810" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887506v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0032-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sauvage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1583-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cossu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01299769v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Davies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Margarit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5544" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Y. Yamamoto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Couve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12295" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00818470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mairey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-252" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01300159v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Firon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003179" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314363v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01745-12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2012.0005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brochet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06579.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Foreterre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69078-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312085v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001525.pub3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367813925-15" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA066014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catchpole Ryan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erauso Gael" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331336v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Nov&#225;k" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Yvenou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;mon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lauden" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; V F Nov&#225;k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hemon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchepole" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/da-cunha-violette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9035-7825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165826657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/297006700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000040190954X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas V F Novak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijing Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie F H&#233;mon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Fernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Russo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Catchpole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terns" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01387-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichard-Kostuch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Basta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1204045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04285273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Daugeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36210-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marthy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.06.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03841210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.12012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien M L Robert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33074-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Badel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuab004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iv" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00184a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rogstam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanamuthu Thiyagarajan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Sullivan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009791" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Woo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.704052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hepp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Villain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab869" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02568492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomio S. Takahashi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqz021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02950964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Br&#225;zda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bartas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kaura" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Porubiakov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307902v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz745" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292276v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Gomez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14800" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-02163-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007215" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887506v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0032-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006810" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cossu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sauvage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1583-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01299769v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Davies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Margarit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5544" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00818470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mairey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-252" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Y. Yamamoto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Couve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12295" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01300159v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Firon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003179" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314363v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01745-12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2012.0005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brochet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06579.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001525.pub3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Foreterre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69078-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367813925-15" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA066014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catchpole Ryan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erauso Gael" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Nov&#225;k" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Yvenou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;mon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lauden" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; V F Nov&#225;k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hemon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchepole" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05458366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>