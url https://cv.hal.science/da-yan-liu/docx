--- v0 (2026-03-18)
+++ v1 (2026-04-20)
@@ -204,378 +204,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Viscoelastic Rotating Beam with Variable Fractional Order Model Using Shifted Bernstein–Legendre Polynomial Collocation Algorithm</w:t>
+                <w:t xml:space="preserve">Modulating functions based differentiator of the pseudo-state for a class of fractional order linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cundi Han</w:t>
+                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Driss Boutat</w:t>
+                <w:t xml:space="preserve">Hao-Ran Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunwan Lv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractal and Fractional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fractalfract5010008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384, pp.113161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2020.113161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113929v1</w:t>
+                <w:t xml:space="preserve">hal-03113892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating functions based differentiator of the pseudo-state for a class of fractional order linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+                <w:t xml:space="preserve">Selection of Modulating Functions’ Design Parameters for Estimation Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharefa Asiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunwan Lv</w:t>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 384, pp.113161. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.277-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2020.113161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3000849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113892v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Modulating Functions’ Design Parameters for Estimation Problems</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of Viscoelastic Rotating Beam with Variable Fractional Order Model Using Shifted Bernstein–Legendre Polynomial Collocation Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharefa Asiri</w:t>
+                <w:t xml:space="preserve">Cundi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.277-282. </w:t>
+              <w:t xml:space="preserve">Fractal and Fractional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3000849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fractalfract5010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113903v1</w:t>
+                <w:t xml:space="preserve">hal-03113929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer normal forms for a class of nonlinear systems by means of coupled auxiliary dynamics</w:t>
               </w:r>
@@ -893,408 +893,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic fractional order differentiator based on the pseudo-state space representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xing Wei</w:t>
+                <w:t xml:space="preserve">Innovative fractional derivative estimation of the pseudo-state for a class of fractional order linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/fca-2019-0073⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464194v1</w:t>
+                <w:t xml:space="preserve">hal-02464184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative fractional derivative estimation of the pseudo-state for a class of fractional order linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+                <w:t xml:space="preserve">On the series representation of nabla discrete fractional calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiheng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Driss Boutat</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99, pp.157-166. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69, pp.198-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2018.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464184v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the series representation of nabla discrete fractional calculus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algebraic fractional order differentiator based on the pseudo-state space representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Gao</w:t>
+                <w:t xml:space="preserve">Xing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yong Wang</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 69, pp.198-218. </w:t>
+              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.1395-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2018.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/fca-2019-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113977v1</w:t>
+                <w:t xml:space="preserve">hal-02464194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and robust estimation for positions and velocities from noisy accelerations using generalized modulating functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1354,51 +1354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical simple particle swarm optimization with mean dimensional information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao-Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Chuang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1731,51 +1731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved pseudo-state estimator for a class of commensurate fractional order linear systems based on fractional order modulating functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,51 +2225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonasymptotic Pseudo-State Estimation for a Class of Fractional Order Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and inverse source problems for a space fractional advection dispersion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeer Aldoghaither</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2472,51 +2472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao-Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78, pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2644,636 +2644,648 @@
               <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 271, pp.128-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mbs.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backstepping observer-based output feedback control for a class of coupled parabolic PDEs with different diffusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bai-Nan Liu</w:t>
+                <w:t xml:space="preserve">Variable-order fractional numerical differentiation for noisy signals by wavelet denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiu-Kai Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 311, pp.338-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464253v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-order fractional numerical differentiation for noisy signals by wavelet denoising</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+                <w:t xml:space="preserve">Backstepping observer-based output feedback control for a class of coupled parabolic PDEs with different diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai-Nan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiu-Kai Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.02.013⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884938v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for a class of non-linear systems with linearisable error dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (15), pp.2298-2304. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical solution for a class of nonlinear variable order fractional differential equations with Legendre wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.83-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aml.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study for a Class of Variable Order Fractional Integral-differential Equation in Terms of Bernstein Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinsheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algebraic fractional order differentiator for a class of signals satisfying a linear differential equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3282,734 +3294,734 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116, pp.78-90. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element method for two-dimensional space-fractional advection–dispersion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanmin Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiping Bu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifa Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 257, pp.553-565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amc.2015.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional order differentiation by integration and error analysis in noisy environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (11), pp.2945 - 2960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2015.2417852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating Functions Based Algorithm for the Estimation of the Coefficients and Differentiation Order for a Space-Fractional Advection-Dispersion Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeer Aldoghaither</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (6), pp.A2813-A2839. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1008993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust fractional order differentiators using generalized modulating functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923748v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis of Jacobi derivative estimators for noisy signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (1), pp.53-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11075-011-9447-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00573270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation by integration with Jacobi polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 235 (9), pp.Pages 3015-3032. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00550160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4019,65 +4031,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust commensurate fractional differentiators for a class of fractional order linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,92 +4107,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 39th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Shenyang, China. pp.77-82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/CCC50068.2020.9188610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for a generalized class of nonlinear dynamical systems with input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4199,92 +4211,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 39th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Shenyang, China. pp.473-478, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CCC50068.2020.9188901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-asymptotic estimation for positions and velocities from noisy accelerations for a class of linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4303,326 +4315,326 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Guangzhou, China. pp.2365-2370, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2019.8866324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-asymptotic fractional pseudo-state differentiator for a class of fractional order linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao-Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Guangzhou, China. pp.2347-2352, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2019.8866466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of the fractional integral and derivative of the pseudo-state for a class of fractional order linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao-Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 37th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.10207-10212, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8483491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Class of Coupled Extended Dynamics Observability Normal Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4631,246 +4643,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao-Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 37th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.829-834, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8482663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability and observability of linear nabla fractional order systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiheng Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 37th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.10164-10168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8483736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backstepping Output Feedback Control for a Class of Coupled Reaction-Advection-Diffusion Systems with the Same Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bai-Nan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,2557 +4900,2557 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Tian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 37th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.1225-1232, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8483777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backstepping observer-based output feedback control for a class of coupled parabolic PDEs with the same diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bai-Nan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 36th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dalian, China. pp.1670-1675, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8027591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating functions-based fractional order differentiator for fractional order linear systems with a biased output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao-Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Qian Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12859-12865, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating functions method for parameters estimation in the fifth order KdV equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharefa Asiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 25th Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valletta, Malta. pp.30-35, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2017.7984091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation for the fractional integral and derivative of the output for a class of fractional order linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 36th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dalian, China. pp.11379-11384, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8029174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of modulating functions method to pseudo-state estimation for fractional order linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 35th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Chengdu, China. pp.10469-10474, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ChiCC.2016.7555015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online estimation of robot dynamic parameters using causal Jacobi differentiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, China. pp.443-448, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caputo fractional derivative estimation for a class of signals satisfying a linear differential equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 34th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Hangzhou, China. pp.4598-4603, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ChiCC.2015.7260350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model-based fractional order differentiator with application to fractional order PID controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.3718-3723, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Robot Dynamic Parameters Using Jacobi Differentiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/ASME, Jul 2015, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer canonical form for a class of multi-outputs nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 33rd Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nanjing, China. pp.2547-2552, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ChiCC.2014.6897036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-asymptotic state estimation for a class of linear time-varying systems with unknown inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 19th World Congress of the International Federation of Automatic Control 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint state and parameter estimation for a class of cascade systems: Application to a hemodynamic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Zayane-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th European Control Conference (ECC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis on a class of algebraic differentiators and application to nonlinear observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determination of an unknown source for a space fractional advection dispersion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeer Aldoghaither</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE/ASME 10th International Conference on Mechatronic and Embedded Systems and Applications (MESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Senigallia, Italy. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MESA.2014.6935590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Order Numerical Differentiation with B-Spline Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Fractional Signals and Systems 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of fractional order systems using modulating functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 American Control Conference, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-classical based image reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Kaisserli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Colloquium on Trends in the Applications of Mathematics in Tunisia, Algeria, Morocco, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Algiers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional order differentiation by integration: an application to fractional linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Workshop on Fractional Differentiation and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical properties of a semi-classical signal analysis method: noisy signal case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Systems and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional order differentiation by integration with Jacobi polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-asymptotic fractional order differentiators via an algebraic parametric method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Systems and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters estimation of a noisy sinusoidal signal with time-varying amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Mediterranean Conference on Control and Automation (2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00593408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis for a class of numerical differentiator: application to state observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00437129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An error analysis in the algebraic estimation of a noisy sinusoidal signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00300234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7448,133 +7460,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence Rate of the Causal Jacobi Derivative Estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curves and Surfaces 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6920, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27413-8_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00599767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7584,231 +7596,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional order differentiation by integration and error analysis in noisy environment: Part 2 discrete case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional order differentiation by integration and error analysis in noisy environment: Part 1 continuous case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7818,144 +7830,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis for a class of numerical differentiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Intern report] Inria Lille - Nord Europe. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00439386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8102,51 +8114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yan Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.289.04.fr.08-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cundi Han" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract5010008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Qiao Wei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Ran Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunwan Lv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharefa Asiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3000849" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;fei Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2019.1694923" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ming Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2019.1573992" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2019-0073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.09.024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106270" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Chuang Cui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Dan Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jing Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.01.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Feng Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546318823890" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Han" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lin Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-018-1702-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884211v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.05.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Fei Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiqin Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.03.050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qing Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.09.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2575830" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aldoghaither" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2015-0037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Abdelhedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Tami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.11.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Nan Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Kai Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.02.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0970" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464264v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2015.02.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsheng Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechun Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.04.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanmin Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Bu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifa Tang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.01.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2417852" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1008993" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923748v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-011-9447-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550160v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.12.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9188610" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113959v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9188901" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2019.8866324" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2019.8866466" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483491" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8482663" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Gao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483736" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483777" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8027591" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Qian Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1937" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464482v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984091" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8029174" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464486v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2016.7555015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Guo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402240" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464493v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2015.7260350" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402796" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164109v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464506v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2014.6897036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Zayane-Aissa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986345v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESA.2014.6935590" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801425v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795302v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kaisserli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759819v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713408v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713338v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437129v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27413-8_28" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779176v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439386v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yan Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.289.04.fr.08-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Qiao Wei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Ran Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunwan Lv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharefa Asiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3000849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cundi Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract5010008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;fei Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2019.1694923" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ming Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2019.1573992" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.09.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2019-0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106270" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Chuang Cui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Dan Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jing Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.01.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Feng Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546318823890" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Han" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lin Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-018-1702-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884211v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.05.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Fei Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiqin Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.03.050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qing Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.09.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2575830" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aldoghaither" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2015-0037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Abdelhedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Tami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.11.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4NTL915-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Kai Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.02.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Nan Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0970" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2015.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsheng Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechun Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.04.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanmin Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Bu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifa Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.01.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2417852" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1008993" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923748v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-011-9447-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550160v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.12.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9188610" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113959v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9188901" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2019.8866324" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2019.8866466" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483491" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8482663" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Gao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483736" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483777" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8027591" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Qian Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1937" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984091" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8029174" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2016.7555015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Guo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402240" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2015.7260350" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402796" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2014.6897036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Zayane-Aissa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESA.2014.6935590" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859455v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795302v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kaisserli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713408v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713338v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437129v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27413-8_28" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439386v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>