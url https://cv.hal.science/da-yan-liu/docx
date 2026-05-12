--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -776,482 +776,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solutions of generalized fractional pantograph equations with variable coefficients using shifted Chebyshev polynomials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi-Ming Chen</w:t>
+                <w:t xml:space="preserve">Innovative fractional derivative estimation of the pseudo-state for a class of fractional order linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207160.2019.1573992⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884254v1</w:t>
+                <w:t xml:space="preserve">hal-02464184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative fractional derivative estimation of the pseudo-state for a class of fractional order linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+                <w:t xml:space="preserve">On the series representation of nabla discrete fractional calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiheng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Driss Boutat</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.028⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69, pp.198-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2018.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464184v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the series representation of nabla discrete fractional calculus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiheng Wei</w:t>
+                <w:t xml:space="preserve">Algebraic fractional order differentiator based on the pseudo-state space representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Gao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yong Wang</w:t>
+                <w:t xml:space="preserve">Yi-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 69, pp.198-218. </w:t>
+              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.1395-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2018.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/fca-2019-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113977v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic fractional order differentiator based on the pseudo-state space representation</w:t>
+                <w:t xml:space="preserve">Numerical solutions of generalized fractional pantograph equations with variable coefficients using shifted Chebyshev polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Wei</w:t>
+                <w:t xml:space="preserve">Li-Ping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (5), pp.1395-1413. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (12), pp.2487-2510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/fca-2019-0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207160.2019.1573992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464194v1</w:t>
+                <w:t xml:space="preserve">hal-02884254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and robust estimation for positions and velocities from noisy accelerations using generalized modulating functions method</w:t>
               </w:r>
@@ -1595,1248 +1595,1248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solution for a class of multi-order fractional differential equations with error correction and convergence analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">An improved pseudo-state estimator for a class of commensurate fractional order linear systems based on fractional order modulating functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ming Chen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13662-018-1702-z⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2018.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464239v1</w:t>
+                <w:t xml:space="preserve">hal-02884211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved pseudo-state estimator for a class of commensurate fractional order linear systems based on fractional order modulating functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+                <w:t xml:space="preserve">Lur’e Postnikov Lyapunov functional technique to global Mittag-Leffler stability of fractional-order neural networks with piecewise constant argument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiqin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 118, pp.29-34. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 302, pp.23-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2018.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2018.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884211v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lur’e Postnikov Lyapunov functional technique to global Mittag-Leffler stability of fractional-order neural networks with piecewise constant argument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of a class of variable order nonlinear fractional differential equation in terms of Bernstein polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Fei Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Huaiqin Wu</w:t>
+                <w:t xml:space="preserve">Li-Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2018.03.050⟩</w:t>
+              <w:t xml:space="preserve">Ain Shams Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.1235-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asej.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884224v1</w:t>
+                <w:t xml:space="preserve">hal-02464268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of a class of variable order nonlinear fractional differential equation in terms of Bernstein polynomials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Numerical solution for a class of multi-order fractional differential equations with error correction and convergence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Qing Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+                <w:t xml:space="preserve">Xiao-Lin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ain Shams Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (4), pp.1235-1241. </w:t>
+              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asej.2016.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13662-018-1702-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464268v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free fractional order differentiator based on fractional order Jacobi orthonormal functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi-Ming Chen</w:t>
+                <w:t xml:space="preserve">Direct and inverse source problems for a space fractional advection dispersion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Aldoghaither</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2017.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jiip-2015-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884925v1</w:t>
+                <w:t xml:space="preserve">hal-02464251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonasymptotic Pseudo-State Estimation for a Class of Fractional Order Linear Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-asymptotic fractional order differentiator for a class of fractional order linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao-Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2575830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02464241v1</w:t>
+                <w:t xml:space="preserve">hal-01420910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and inverse source problems for a space fractional advection dispersion equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Nonasymptotic Pseudo-State Estimation for a Class of Fractional Order Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (3), pp.1150-1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2575830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jiip-2015-0037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02464251v1</w:t>
+                <w:t xml:space="preserve">hal-02464241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-asymptotic fractional order differentiator for a class of fractional order linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-free fractional order differentiator based on fractional order Jacobi orthonormal functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Lin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao-Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 78, pp.61-71. </w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.69-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420910v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for a class of nonlinear piecewise systems. Application to an epidemic model with treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable-order fractional numerical differentiation for noisy signals by wavelet denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Abdelhedi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+                <w:t xml:space="preserve">Xiu-Kai Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 311, pp.338-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464257v1</w:t>
+                <w:t xml:space="preserve">hal-02884938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-order fractional numerical differentiation for noisy signals by wavelet denoising</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+                <w:t xml:space="preserve">Observer design for a class of nonlinear piecewise systems. Application to an epidemic model with treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Sbita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Tami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiu-Kai Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 271, pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2015.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.02.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02884938v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backstepping observer-based output feedback control for a class of coupled parabolic PDEs with different diffusions</w:t>
               </w:r>
@@ -2920,824 +2920,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for a class of non-linear systems with linearisable error dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An algebraic fractional order differentiator for a class of signals satisfying a linear differential equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (15), pp.2298-2304. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.78-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464261v1</w:t>
+                <w:t xml:space="preserve">hal-02464258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solution for a class of nonlinear variable order fractional differential equations with Legendre wavelets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+                <w:t xml:space="preserve">Numerical Study for a Class of Variable Order Fractional Integral-differential Equation in Terms of Bernstein Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinsheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464264v1</w:t>
+                <w:t xml:space="preserve">hal-02464311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study for a Class of Variable Order Fractional Integral-differential Equation in Terms of Bernstein Polynomials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element method for two-dimensional space-fractional advection–dispersion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liqing Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yiming Chen</w:t>
+                <w:t xml:space="preserve">Yanmin Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lechun Liu</w:t>
+                <w:t xml:space="preserve">Weiping Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifa Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 257, pp.553-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2015.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464311v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic fractional order differentiator for a class of signals satisfying a linear differential equation</w:t>
+                <w:t xml:space="preserve">Fractional order differentiation by integration and error analysis in noisy environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Driss Boutat</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.04.017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (11), pp.2945 - 2960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2417852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464258v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element method for two-dimensional space-fractional advection–dispersion equations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jianfei Huang</w:t>
+                <w:t xml:space="preserve">Modulating Functions Based Algorithm for the Estimation of the Coefficients and Differentiation Order for a Space-Fractional Advection-Dispersion Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Aldoghaither</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yifa Tang</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (6), pp.A2813-A2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1008993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2015.01.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02464267v1</w:t>
+                <w:t xml:space="preserve">hal-02464262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional order differentiation by integration and error analysis in noisy environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical solution for a class of nonlinear variable order fractional differential equations with Legendre wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Hao Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 60 (11), pp.2945 - 2960. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.83-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2417852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aml.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134780v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating Functions Based Algorithm for the Estimation of the Coefficients and Differentiation Order for a Space-Fractional Advection-Dispersion Equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abeer Aldoghaither</w:t>
+                <w:t xml:space="preserve">Observer design for a class of non-linear systems with linearisable error dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37 (6), pp.A2813-A2839. </w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (15), pp.2298-2304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1008993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464262v1</w:t>
+                <w:t xml:space="preserve">hal-02464261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust fractional order differentiators using generalized modulating functions method</w:t>
               </w:r>
@@ -3818,64 +3818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis of Jacobi derivative estimators for noisy signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (1), pp.53-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3922,64 +3922,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation by integration with Jacobi polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 235 (9), pp.Pages 3015-3032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4039,248 +4039,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust commensurate fractional differentiators for a class of fractional order linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ang Li</w:t>
+                <w:t xml:space="preserve">Observer design for a generalized class of nonlinear dynamical systems with input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 39th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Shenyang, China. pp.77-82, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/CCC50068.2020.9188610⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2020, Shenyang, China. pp.473-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CCC50068.2020.9188901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113937v1</w:t>
+                <w:t xml:space="preserve">hal-03113959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for a generalized class of nonlinear dynamical systems with input</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li-Fei Wang</w:t>
+                <w:t xml:space="preserve">Robust commensurate fractional differentiators for a class of fractional order linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 39th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Shenyang, China. pp.473-478, </w:t>
+              <w:t xml:space="preserve">, Jul 2020, Shenyang, China. pp.77-82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/CCC50068.2020.9188901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/CCC50068.2020.9188610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113959v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-asymptotic estimation for positions and velocities from noisy accelerations for a class of linear systems</w:t>
               </w:r>
@@ -4481,980 +4481,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of the fractional integral and derivative of the pseudo-state for a class of fractional order linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+                <w:t xml:space="preserve">Controllability and observability of linear nabla fractional order systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiheng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hao-Ran Liu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 37th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.10207-10212, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8483491⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.10164-10168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8483736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464456v1</w:t>
+                <w:t xml:space="preserve">hal-02464461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Class of Coupled Extended Dynamics Observability Normal Forms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li-Fei Wang</w:t>
+                <w:t xml:space="preserve">Backstepping Output Feedback Control for a Class of Coupled Reaction-Advection-Diffusion Systems with the Same Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai-Nan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hao-Ran Liu</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Tian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 37th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.829-834, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.1225-1232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8483777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8482663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02464460v1</w:t>
+                <w:t xml:space="preserve">hal-02464465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability and observability of linear nabla fractional order systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuxin Gao</w:t>
+                <w:t xml:space="preserve">Robust estimation of the fractional integral and derivative of the pseudo-state for a class of fractional order linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yong Wang</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao-Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 37th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.10164-10168, </w:t>
+              <w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.10207-10212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8483736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8483491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464461v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backstepping Output Feedback Control for a Class of Coupled Reaction-Advection-Diffusion Systems with the Same Diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bai-Nan Liu</w:t>
+                <w:t xml:space="preserve">A Class of Coupled Extended Dynamics Observability Normal Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yang Tian</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao-Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 37th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.1225-1232, </w:t>
+              <w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.829-834, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8483777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8482663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464465v1</w:t>
+                <w:t xml:space="preserve">hal-02464460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backstepping observer-based output feedback control for a class of coupled parabolic PDEs with the same diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bai-Nan Liu</w:t>
+                <w:t xml:space="preserve">Modulating functions-based fractional order differentiator for fractional order linear systems with a biased output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao-Ran Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Qian Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 36th Chinese Control Conference (CCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8027591⟩</w:t>
+              <w:t xml:space="preserve">the 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12859-12865, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464470v1</w:t>
+                <w:t xml:space="preserve">hal-02464480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating functions-based fractional order differentiator for fractional order linear systems with a biased output</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xing Wei</w:t>
+                <w:t xml:space="preserve">Modulating functions method for parameters estimation in the fifth order KdV equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharefa Asiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ya-Qian Li</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12859-12865, </w:t>
+              <w:t xml:space="preserve">2017 25th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valletta, Malta. pp.30-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED.2017.7984091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464480v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating functions method for parameters estimation in the fifth order KdV equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sharefa Asiri</w:t>
+                <w:t xml:space="preserve">Robust estimation for the fractional integral and derivative of the output for a class of fractional order linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Qiao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 25th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Valletta, Malta. pp.30-35, </w:t>
+              <w:t xml:space="preserve">2017 36th Chinese Control Conference (CCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dalian, China. pp.11379-11384, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2017.7984091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8029174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464482v1</w:t>
+                <w:t xml:space="preserve">hal-02464477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation for the fractional integral and derivative of the output for a class of fractional order linear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xing Wei</w:t>
+                <w:t xml:space="preserve">Backstepping observer-based output feedback control for a class of coupled parabolic PDEs with the same diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai-Nan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 36th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Dalian, China. pp.11379-11384, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Dalian, China. pp.1670-1675, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8029174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8027591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464477v1</w:t>
+                <w:t xml:space="preserve">hal-02464470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of modulating functions method to pseudo-state estimation for fractional order linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5508,953 +5508,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online estimation of robot dynamic parameters using causal Jacobi differentiator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi Guo</w:t>
+                <w:t xml:space="preserve">Caputo fractional derivative estimation for a class of signals satisfying a linear differential equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gautier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402240⟩</w:t>
+              <w:t xml:space="preserve">2015 34th Chinese Control Conference (CCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Hangzhou, China. pp.4598-4603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ChiCC.2015.7260350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464500v1</w:t>
+                <w:t xml:space="preserve">hal-02464493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caputo fractional derivative estimation for a class of signals satisfying a linear differential equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A new model-based fractional order differentiator with application to fractional order PID controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 34th Chinese Control Conference (CCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ChiCC.2015.7260350⟩</w:t>
+              <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.3718-3723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464493v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model-based fractional order differentiator with application to fractional order PID controllers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xing Wei</w:t>
+                <w:t xml:space="preserve">Identification of Robot Dynamic Parameters Using Jacobi Differentiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Driss Boutat</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/ASME, Jul 2015, Busan, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464490v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Robot Dynamic Parameters Using Jacobi Differentiator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Online estimation of robot dynamic parameters using causal Jacobi differentiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, China. pp.443-448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164109v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer canonical form for a class of multi-outputs nonlinear systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis on a class of algebraic differentiators and application to nonlinear observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 33rd Chinese Control Conference (CCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 33rd Chinese Control Conference (CCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nanjing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464506v1</w:t>
+                <w:t xml:space="preserve">hal-00986345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-asymptotic state estimation for a class of linear time-varying systems with unknown inputs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint state and parameter estimation for a class of cascade systems: Application to a hemodynamic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Zayane-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th World Congress of the International Federation of Automatic Control 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">The 13th European Control Conference (ECC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968974v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint state and parameter estimation for a class of cascade systems: Application to a hemodynamic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chadia Zayane-Aissa</w:t>
+                <w:t xml:space="preserve">The determination of an unknown source for a space fractional advection dispersion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Aldoghaither</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th European Control Conference (ECC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE/ASME 10th International Conference on Mechatronic and Embedded Systems and Applications (MESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Senigallia, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MESA.2014.6935590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987907v1</w:t>
+                <w:t xml:space="preserve">hal-02464503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis on a class of algebraic differentiators and application to nonlinear observation</w:t>
+                <w:t xml:space="preserve">Non-asymptotic state estimation for a class of linear time-varying systems with unknown inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd Chinese Control Conference (CCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nanjing, China</w:t>
+              <w:t xml:space="preserve">the 19th World Congress of the International Federation of Automatic Control 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986345v1</w:t>
+                <w:t xml:space="preserve">hal-00968974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determination of an unknown source for a space fractional advection dispersion equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Observer canonical form for a class of multi-outputs nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/ASME 10th International Conference on Mechatronic and Embedded Systems and Applications (MESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Senigallia, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2014 33rd Chinese Control Conference (CCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nanjing, China. pp.2547-2552, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MESA.2014.6935590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ChiCC.2014.6897036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464503v1</w:t>
+                <w:t xml:space="preserve">hal-02464506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Order Numerical Differentiation with B-Spline Functions</w:t>
               </w:r>
@@ -6466,64 +6466,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Fractional Signals and Systems 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6574,64 +6574,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 American Control Conference, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6777,51 +6777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Workshop on Fractional Differentiation and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6840,273 +6840,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical properties of a semi-classical signal analysis method: noisy signal case</w:t>
+                <w:t xml:space="preserve">Fractional order differentiation by integration with Jacobi polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Systems and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Villeneuve d'ascq, France</w:t>
+              <w:t xml:space="preserve">51st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713408v2</w:t>
+                <w:t xml:space="preserve">hal-00728406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional order differentiation by integration with Jacobi polynomials</w:t>
+                <w:t xml:space="preserve">Mathematical properties of a semi-classical signal analysis method: noisy signal case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">1st International Conference on Systems and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728406v1</w:t>
+                <w:t xml:space="preserve">hal-00713408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-asymptotic fractional order differentiators via an algebraic parametric method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Systems and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7144,64 +7144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters estimation of a noisy sinusoidal signal with time-varying amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Mediterranean Conference on Control and Automation (2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7239,64 +7239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis for a class of numerical differentiator: application to state observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7334,64 +7334,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An error analysis in the algebraic estimation of a noisy sinusoidal signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7487,64 +7487,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence Rate of the Causal Jacobi Derivative Estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curves and Surfaces 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6920, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7623,64 +7623,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional order differentiation by integration and error analysis in noisy environment: Part 2 discrete case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7724,64 +7724,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional order differentiation by integration and error analysis in noisy environment: Part 1 continuous case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7870,64 +7870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] Inria Lille - Nord Europe. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8114,51 +8114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yan Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.289.04.fr.08-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Qiao Wei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Ran Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunwan Lv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharefa Asiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3000849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cundi Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract5010008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;fei Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2019.1694923" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ming Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2019.1573992" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.09.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2019-0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106270" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Chuang Cui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Dan Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jing Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.01.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Feng Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546318823890" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Han" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lin Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-018-1702-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884211v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.05.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Fei Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiqin Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.03.050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qing Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.09.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2575830" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aldoghaither" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2015-0037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Abdelhedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Tami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.11.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4NTL915-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Kai Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.02.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Nan Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0970" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2015.02.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsheng Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechun Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.04.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanmin Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Bu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifa Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.01.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2417852" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1008993" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923748v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-011-9447-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550160v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.12.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9188610" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113959v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9188901" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2019.8866324" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2019.8866466" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483491" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8482663" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Gao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483736" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483777" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8027591" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Qian Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1937" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984091" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8029174" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2016.7555015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Guo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402240" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2015.7260350" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402796" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2014.6897036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Zayane-Aissa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESA.2014.6935590" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859455v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795302v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kaisserli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713408v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713338v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437129v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27413-8_28" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439386v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yan Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.289.04.fr.08-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Qiao Wei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Ran Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunwan Lv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharefa Asiri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3000849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cundi Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract5010008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;fei Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2019.1694923" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Gao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.09.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ming Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2019-0073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2019.1573992" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106270" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Chuang Cui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Dan Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jing Deng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.01.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Feng Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546318823890" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.05.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Fei Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiqin Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.03.050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qing Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2016.07.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Han" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lin Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-018-1702-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aldoghaither" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2015-0037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2575830" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.09.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Kai Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.02.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Abdelhedi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Tami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.11.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4NTL915-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Nan Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.04.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsheng Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechun Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanmin Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Bu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifa Tang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.01.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2417852" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1008993" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2015.02.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0970" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923748v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-011-9447-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550160v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.12.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9188901" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9188610" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2019.8866324" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2019.8866466" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483736" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483777" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483491" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8482663" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Qian Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1937" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984091" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8029174" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464470v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8027591" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2016.7555015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2015.7260350" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464490v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402796" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Guo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402240" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Zayane-Aissa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESA.2014.6935590" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464506v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2014.6897036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859455v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795302v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kaisserli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713408v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713338v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437129v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27413-8_28" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439386v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>