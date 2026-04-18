--- v0 (2026-03-22)
+++ v1 (2026-04-18)
@@ -99,51 +99,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -224,51 +224,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research dissemination in digital media: An online survey of French researchers’ practices</w:t>
+                <w:t xml:space="preserve">Research dissemination in digital media: an online survey of French researchers’ practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Birch-Becaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kloppmann-Lambert</w:t>
@@ -307,82 +307,78 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Rowley-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 84, pp.113 - 136. </w:t>
+              <w:t xml:space="preserve">, 2023, Trente ans de recherche en anglais de spécialité, 84, pp.113 - 136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/asp.8611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461567v1</w:t>
+                <w:t xml:space="preserve">hal-04388842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing indexicality in specialized writing: Negotiating second-language politeness indexes in job application letters</w:t>
               </w:r>
@@ -440,1595 +436,1461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research dissemination in digital media: an online survey of French researchers’ practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Birch-Becaas</w:t>
+                <w:t xml:space="preserve">Evaluating multimodal literacy: Academic and professional interactions around student-produced instructional video tutorials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.102727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.system.2022.102727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching practices in ESP : : Repurposing spoken professional genres to teach workplace video-based activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Trente ans de recherche en anglais de spécialité, 84, pp.113 - 136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asp.8611⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 82, pp.121-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.8169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographies of Academic Writing Research: Theory, methods, and interpretation, Ignacio Guillen-Galve, Ana Bocanegra-Valle (Eds.). John Benjamins, Amsterdam (2021). p. 162 pp $US 49.95, £UK 40.90, ISBN: 978-90-272-1007-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.system.2022.102727⟩</w:t>
+              <w:t xml:space="preserve">Journal of English for Academic Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.101185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeap.2022.101185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Teaching practices in ESP : : Repurposing spoken professional genres to teach workplace video-based activity</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book review, Introducing English for Specific Purposes. Laurence Anthony. London : Routledge, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 82, pp.121-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asp.8169⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 79, pp.121-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.7251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Ethnographies of Academic Writing Research: Theory, methods, and interpretation, Ignacio Guillen-Galve, Ana Bocanegra-Valle (Eds.). John Benjamins, Amsterdam (2021). p. 162 pp $US 49.95, £UK 40.90, ISBN: 978-90-272-1007-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Wozniak, Approche ethnographique des langues spécialisées professionnelles. Bern : Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77, pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.6332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédactologie et LANSAD: une didactique de l'écrit ciblée sur les besoins contextuels de l'apprenant L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Écrire (LANSAD &amp; FLE) / Writing (TESOL &amp; FFL), 26, pp.9-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the voice of disciplinarity in scientific writing: A longitudinal exploration of experienced writers in geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English for Specific Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.14-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esp.2013.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3. Des gestionnaires communicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Scopsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Stalder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/docsi.511.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politeness strategies in the job application letter: Implications of Intercultural Rhetoric for designing writing feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.139-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.3866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From novice to disciplinary expert: Disciplinary identity and genre mastery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English for Specific Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.233-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esp.2007.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un défi pour l'enseignement en langue de spécialité : concilier le texte et les besoins de &amp;quot; multimodalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XXV, pp.60-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.2388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation communicative dirigée : l'apport de la démarche de genre à l'enseignement de l'anglais professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXIII, pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.3477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geologists' implicit persuasive strategies and the construction of evaluative evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of English for Academic Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 60, pp.101185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeap.2022.101185⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 2, pp.273-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1475-1585(03)00046-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Book review, Introducing English for Specific Purposes. Laurence Anthony. London : Routledge, 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions of an integrated genre theory of text and context to teaching LSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 79, pp.121-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asp.7251⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 39-40, pp.73-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.1306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Séverine Wozniak, Approche ethnographique des langues spécialisées professionnelles. Bern : Peter Lang</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textual silence in scientific research articles: Recontextualizations of the field account in geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermes: Journal of Language and Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28, pp.81-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;cadre géologique&amp;quot; dans l'article de géologie en français et en anglais: crédibilité et retenue sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 77, pp.118-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asp.6332⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 19/22, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.2744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...195 lines deleted...]
-                <w:t xml:space="preserve">Claire Scopsi</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consider This...&amp;quot;: The role of imperatives in scholarly writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Swales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lamy</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ummul Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angèle Stalder</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ying Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...717 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 19, pp.97-121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/applin/19.1.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/applin/19.1.97⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2038,50 +1900,119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navigating the future of ESP: Strategies for resilience in a digital world (Invited plenary).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference on English for Specific Purposes in Action: Bridging the Gap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bejaia, Nov 2024, Bejaia, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 2 – Recherche et création de contenu pédagogique avec l’IAG (rôles de tuteur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -2141,207 +2072,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating the future of ESP: Strategies for resilience in a digital world (Invited plenary).</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">The DILAN project (Digital Language and communication training for EU scientists): a study of EU scientists’ digital science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birch-Becaas Susan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Reynolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th GERAS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ZHAW, Mar 2024, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting LSP genre-based pedagogies to the digitally-mediated workplace: Supporting the emergence of professional video-based genre design competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2357,635 +2219,704 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AELFE-LSPPC International Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital science communication practices: Results from a survey of French researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birch-Becaas Susan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AELFE LSPPC7 Conference, Genres and Languages in Digital Communication: Trends and New Direc-tions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Zaragoza, Jun 2023, Zaragoza (Universidad de Zaragoza), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing challenges to genre-based writing pedagogies in the digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Research Across Borders Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Norwegian University of Science and Technology, Feb 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative model for evaluating multimodal literacy: Professional feedback on student-produced instructional video tutorials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e Colloque du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau cadre pour relever les défis de la numérisation en didactique des langues et en rédaction technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e colloque du CerLICO, Dire et re-dire : bis repetita ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(D)iscourse community and specializedness in the digital age: Reflections from technical communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAES 2022 Conference, ESP-GERAS workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for teaching about indexicality in specialized discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSE 2021 Conference, Seminar 7: English for Specific Purposes, What theoretical frameworks for what teaching and research outcomes?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for revealing indexicality in situated written discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Research Across Borders 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Xi'an (online), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionals’ feedback on emerging multimodal needs in LSP: An evaluation of student-produced instructional video tutorials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference of Asia-Pacific LSP &amp; Professional Communication Association. Multimodality and Beyond: Addressing complexity and emerging needs in LSP.</w:t>
+              <w:t xml:space="preserve">6th International Conference of Asia-Pacific LSP &amp; Professional Communication Association. Multimodality and Beyond: Addressing complexity and emerging needs in LSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03474245v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using qualitative methods to support situated writing: Protocol-assisted modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographies of Academic Writing: Research and Pedagogy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Zaragoza, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’élaboration d’un curriculum ‘éthique’ pour un parcours de Master LEA professionnalisant</w:t>
               </w:r>
@@ -3034,303 +2965,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using qualitative methods to support situated writing: Protocol-assisted modeling</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adapting methods for teaching work-based literacies to a changing workplace context: Using protocol-assisted modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Annual British Association of Applied Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un parcours de master en rédaction technique : Cadre théorique et considérations méthodologiques pour développer les compétences et l'identité professionnelles des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COALAS (COmpétences professionnelles : Apport des LAngues de Spécialité / Languages for Specific Purposes and Professional Skills)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture universitaire : une activité sociale et pédagogique qui participe à la construction du réel disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude, « Le réel dans les situations de transmission, d’apprentissage et de connaissance ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Béatrice Drot-Delange, Dacia Dressen-Hammouda, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01900852v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An indexical and intercultural academic discourse analysis of French EAL writing: Identifying challenges and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRISEAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An indexical analysis of multilingual communication: Identifying issues for French writers in English</w:t>
               </w:r>
@@ -3379,1177 +3310,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indexical and intercultural academic discourse analysis of French EAL writing: Identifying challenges and issues</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Langue(s) et spécialisation : deux versants d’une même problématique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitéé pour la Journée d'étude, LIDILE - Université de Rennes 1, Quelles réalités pour la langue de spécialité dans l’enseignement-apprentissage du LANSAD ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronic research: A methodology for revealing a discipline’s frame of indexicality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Change and diachrony in language and text: A conference in honour of David Banks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESP through the lens of indexicality: Learning to write as an information designer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International GERAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflection and identity in transcultural and transnational writing research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willard-Traub Margaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Research Across Borders III Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situating writing expertise through indexicality: French information designers writing across borders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Research Across Borders III Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer l'enseignement des langues à l’université par la formation des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RANACLES XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriation d'une interface zoomable par des utilisateurs de slideware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prezut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et usages numériques. H2PTM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place and space as shapers of disciplinary identity: A multimodal analysis of disciplinary becoming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space, place and the discursive construction of identity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool for measuring genre variation as perceived norm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERLIS : Genre variation in English academic communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising awareness of L2 writer identity through intercultural exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Research Across Borders II Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Fairfax, VA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring genre variation as perceived norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd GERAS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What training for technical writing instructors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles compétences, quelle formation pour les formateurs en traduction-localisation, terminologie, rédaction technique?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise et maîtrise des structures informationnelles : le cas de la documentation professionnelle en ligne pour les concepteurs web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRESEC, Université Stendhal, "Evolutions technologiques et information professionnelle : pratiques, acteurs et documents"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting process-oriented writing approaches to cross-cultural contexts: the case of French university students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Biennial Conference on European Association of Teachers of Academic Writing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Athens, Greece. pp.47-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévoiler le non-dit: Ce géologue a-t-il été, oui ou non, sur le terrain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAT2002 (Groupe de Linguistique Appliquée des Télécommunications) : "Langues spécialisées et besoins spécifiques : théorie et pratique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Évry, France. pp.125-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4559,104 +4421,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pluralité du réel dans l’éducation : situations de transmission, d’apprentissage et de connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Guitard Guitard-Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 2021, Collection « Sphère éducative », 978-2-84516-996-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4666,137 +4528,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal strategies in research blogs: Recontextualizing scientific knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjah Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pilar Mur‐Dueñas; Rosa Lorés. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recontextualizing expert knowledge: The process, practices and aims of digital dissemination.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making multimodal literacy pedagogies relevant to learners’ professional needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4816,911 +4678,911 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Querol-Julián; Inmaculada Fortanet-Gómez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal literacy in English as an additional language contexts at university</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, Chapter Five, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnography in ESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sue Starfield; Christoph Hafner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of English for Specific Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388484v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research-based guidelines for building more targeted Writing Center actions: Faculty and study views on AI for academic writing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Miftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Buck; Joshua Botvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Centers and AI: Generating Early Conversations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perspectives on Writing Series, WAC Clearinghouse / Colorado State University Press, Chapter Ten, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for developing literacy in professional and academic contexts: Using protocol-assisted modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura-Mihaela Muresan; Concepión Orna-Montesinos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Literacy Development: Perspectives on Multilingual Scholars’ Approaches to Writing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.81-100, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62877-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réel, c’est la cognition distribuée construite au travers de l’écriture. L’écriture universitaire : une activité sociale et pédagogique qui participe à la construction du réel disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dacia Dressen-Hammouda; Josiane Guitard-Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pluralité du réel en éducation : situations d’apprentissage et de transmission des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.121-142, 2021, 978-2-84516-996-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronic research: A methodology for revealing a discipline’s implicit frame of indexicality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shirley Carter-Thomas; Clive Hamilton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science, SFL and language change. A festschrift in honour of David Banks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.87-106, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place and space as shapers of disciplinary identity: The role of indexicality in the emergence of disciplinary writing expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Bamford, Franca Poppi &amp; Davide Mazzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space, Place and the Discursive Construction of Identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.71-106, 2014, 978-3-0343-1249-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the construction of discoursal expertise through corpus-based genre analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex Boulton, Shirley Carter-Thomas and Elizabeth Rowley-Jolivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus-Informed Research and Learning in ESP. Issues and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.193-213, 2012, 9789027203571. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/scl.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographic approaches in ESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brian Paltridge and Sue Starfield. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of English for Specific Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.501-518, 2012, 978-0-470-65532-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching technical communication in France: Challenges and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barry Thatcher and Kirk St Amant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching Intercultural Rhetoric and Technical Communication: Theories, Curriculum, Pedagogies, and Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Baywood, pp.155-172, 2011, Technical Communication Series, 978-0895033772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aligning EAP writing pedagogies across European universities: a case study from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inmaculada Fortanet-Gómez and Christine A. Räisänen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toward a Harmonized European Higher Education : English as the Medium of Teaching and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.75-96, 2008, 9789027205209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological Setting/Cadre Géologique&amp;quot; in English and French Petrology Articles: Muted Indications of Explored Places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Swales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Trosberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysing Professional Genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.57-76, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5730,112 +5592,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay K. Bhatia and Maurizio Gotti (Eds.). Explorations in Specialized Genres. Bern: Peter Lang (2006). 316 pp., $83.95 paperback, ISBN: 978-3-03910-995-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esp.2010.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esp.2010.06.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5845,532 +5707,532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer un dispositif pédagogique coopératif couplé d’un assistant conversationnel pour accompagner le développement de l’écriture universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting methods for teaching work-based literacies to a changing workplace context: Using protocol-assisted modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation langagière : un cadre pour l'émergence concomitante de la compétence langagière et la spécialisation universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revising voice and identity through internet-mediated, intercultural peer review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Willard-Traub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Chevalère</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01013711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise et maîtrise des structures informationnelles : le cas de la documentation professionnelle en ligne pour les concepteurs web.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00534214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse du discours : à la recherche de l'interface entre texte et contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silence textuel et image: traduction et réduction du travail de terrain en géologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...170 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6380,104 +6242,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of WP2 interviews and focus groups (Digital Language and Communication Training for EU Scientists – DILAN) [Recommendation report, WP2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjah Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Clermont Auvergne (UCA). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6487,100 +6349,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for fieldwork in three areas of geology: A situated analysis of textual silence and salience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistics. University of Michigan-Ann Arbor, 2002. English. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01011742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6590,51 +6452,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project: Multimodal literacy pedagogies: instructional video tutorials Data set: Student-produced videos year 1 (2019, n=3) and year 2 (2020, n=4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6643,65 +6505,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6848,51 +6710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05461567v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Birch-Becaas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kloppmann-Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rowley-Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8611" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29344/0717621X.46.3140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102727" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeap.2022.101185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.7251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04044961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2013.10.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.511.0056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01012409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.3866" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2007.07.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2388" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1475-1585(03)00046-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.2744" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Swales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ummul Ahmad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Chang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chavez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/applin/19.1.97" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1709D218518B1202A134A8C121ECA691541BF7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birch-Becaas Susan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reynolds" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474628v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021706v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willard-Traub Margaret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prezut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Guitard Guitard-Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjah Zerrouki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388484v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Miftah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62877-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01012320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.52" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2010.06.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NQ96TJH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868869v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900838v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01013711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Willard-Traub" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00534214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011742v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Birch-Becaas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kloppmann-Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rowley-Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8611" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29344/0717621X.46.3140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeap.2022.101185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.7251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6332" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04044961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2013.10.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.511.0056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01012409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.3866" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2007.07.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3477" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1475-1585(03)00046-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.2744" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Swales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ummul Ahmad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Chang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chavez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/applin/19.1.97" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1709D218518B1202A134A8C121ECA691541BF7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birch-Becaas Susan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reynolds" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willard-Traub Margaret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prezut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Guitard Guitard-Morel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjah Zerrouki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388484v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Miftah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62877-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01012320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.52" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2010.06.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NQ96TJH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900867v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900838v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01013711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Willard-Traub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00534214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011742v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>