--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -1427,183 +1427,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contributions of an integrated genre theory of text and context to teaching LSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39-40, pp.73-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.1306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geologists' implicit persuasive strategies and the construction of evaluative evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of English for Academic Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2, pp.273-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1475-1585(03)00046-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011731v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01011756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual silence in scientific research articles: Recontextualizations of the field account in geology</w:t>
               </w:r>
@@ -6710,51 +6710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Birch-Becaas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kloppmann-Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rowley-Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8611" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29344/0717621X.46.3140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeap.2022.101185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.7251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6332" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04044961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2013.10.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.511.0056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01012409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.3866" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2007.07.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3477" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1475-1585(03)00046-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.2744" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Swales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ummul Ahmad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Chang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chavez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/applin/19.1.97" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1709D218518B1202A134A8C121ECA691541BF7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birch-Becaas Susan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reynolds" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willard-Traub Margaret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prezut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Guitard Guitard-Morel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjah Zerrouki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388484v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Miftah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62877-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01012320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.52" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2010.06.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NQ96TJH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900867v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900838v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01013711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Willard-Traub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00534214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011742v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Birch-Becaas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kloppmann-Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rowley-Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8611" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29344/0717621X.46.3140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeap.2022.101185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.7251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6332" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04044961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2013.10.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.511.0056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01012409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.3866" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2007.07.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.2388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3477" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1475-1585(03)00046-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.2744" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Swales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ummul Ahmad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Chang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chavez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/applin/19.1.97" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1709D218518B1202A134A8C121ECA691541BF7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birch-Becaas Susan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reynolds" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willard-Traub Margaret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prezut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01128503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Guitard Guitard-Morel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjah Zerrouki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388484v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Miftah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62877-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03473254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01012320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.52" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01015041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2010.06.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NQ96TJH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900867v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900838v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01013711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Willard-Traub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00534214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01011720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011742v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>