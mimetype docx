--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1349,173 +1349,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of BILBO reference parsing in digital humanities via a comparison of different tools</w:t>
+                <w:t xml:space="preserve">Machine Learning for Automatic Annotation of References in DH scholarly papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Min Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jade Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Dacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocEng '12 </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Hambourg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317656v1</w:t>
+                <w:t xml:space="preserve">hal-01339849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotated Bibliographical Reference Corpora in Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Min Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1557,165 +1535,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> LREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Automatic Annotation of References in DH scholarly papers</w:t>
+                <w:t xml:space="preserve">Evaluation of BILBO reference parsing in digital humanities via a comparison of different tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Min Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Dacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DocEng '12 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2361354.2361400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339849v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic annotation of bibliographical references in digital humanities books, articles and blogs</w:t>
               </w:r>
@@ -3117,51 +3117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0566EC89"/>
+    <w:nsid w:val="72264676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3348,51 +3348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dacos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9361-5295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139753753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00595927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00439828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murzilli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Secondat de Montesquieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Tavernier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361400" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2064058.2064068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00439849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Bobrov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hrynaszkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00452002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bester" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04842977v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Caporali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04415049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cloutier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hug" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masclet de Barbarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00485477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caverni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dacos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9361-5295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139753753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00595927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00439828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murzilli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Secondat de Montesquieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Tavernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2064058.2064068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00439849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Bobrov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hrynaszkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00452002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bester" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04842977v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Caporali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04415049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cloutier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hug" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masclet de Barbarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00485477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caverni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>