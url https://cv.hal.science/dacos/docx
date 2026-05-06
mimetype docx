--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1241,51 +1241,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic annotation of incomplete and scattered bibliographical references in Digital Humanities papers</w:t>
+                <w:t xml:space="preserve">Machine Learning for Automatic Annotation of References in DH scholarly papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Min Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
@@ -1303,97 +1303,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Dacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317651v1</w:t>
+                <w:t xml:space="preserve">hal-01339849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Automatic Annotation of References in DH scholarly papers</w:t>
+                <w:t xml:space="preserve">Annotated Bibliographical Reference Corpora in Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Min Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
@@ -1411,311 +1411,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Dacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve"> LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339849v1</w:t>
+                <w:t xml:space="preserve">hal-01317643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotated Bibliographical Reference Corpora in Digital Humanities</w:t>
+                <w:t xml:space="preserve">Evaluation of BILBO reference parsing in digital humanities via a comparison of different tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Min Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Dacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> LREC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DocEng '12 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2361354.2361400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317643v1</w:t>
+                <w:t xml:space="preserve">hal-01317656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of BILBO reference parsing in digital humanities via a comparison of different tools</w:t>
+                <w:t xml:space="preserve">Automatic annotation of incomplete and scattered bibliographical references in Digital Humanities papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Min Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jade Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Dacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocEng '12 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2361354.2361400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01317656v1</w:t>
+                <w:t xml:space="preserve">hal-01317651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic annotation of bibliographical references in digital humanities books, articles and blogs</w:t>
               </w:r>
@@ -3117,51 +3117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72264676"/>
+    <w:nsid w:val="325B9D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3348,51 +3348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dacos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9361-5295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139753753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00595927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00439828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murzilli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Secondat de Montesquieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Tavernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2064058.2064068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00439849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Bobrov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hrynaszkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00452002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bester" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04842977v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Caporali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04415049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cloutier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hug" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masclet de Barbarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00485477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caverni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dacos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9361-5295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139753753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00595927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00439828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murzilli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Secondat de Montesquieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Tavernier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2064058.2064068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00439849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Bobrov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hrynaszkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00452002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bester" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04842977v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Caporali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04415049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cloutier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hug" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masclet de Barbarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00485477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caverni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>