--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1241,51 +1241,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Automatic Annotation of References in DH scholarly papers</w:t>
+                <w:t xml:space="preserve">Automatic annotation of incomplete and scattered bibliographical references in Digital Humanities papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Min Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
@@ -1303,335 +1303,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Dacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">CORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339849v1</w:t>
+                <w:t xml:space="preserve">hal-01317651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotated Bibliographical Reference Corpora in Digital Humanities</w:t>
+                <w:t xml:space="preserve">Evaluation of BILBO reference parsing in digital humanities via a comparison of different tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Min Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Dacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> LREC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DocEng '12 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2361354.2361400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317643v1</w:t>
+                <w:t xml:space="preserve">hal-01317656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of BILBO reference parsing in digital humanities via a comparison of different tools</w:t>
+                <w:t xml:space="preserve">Annotated Bibliographical Reference Corpora in Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Min Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jade Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Dacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocEng '12 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2361354.2361400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01317656v1</w:t>
+                <w:t xml:space="preserve">hal-01317643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic annotation of incomplete and scattered bibliographical references in Digital Humanities papers</w:t>
+                <w:t xml:space="preserve">Machine Learning for Automatic Annotation of References in DH scholarly papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Min Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
@@ -1649,73 +1649,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Dacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317651v1</w:t>
+                <w:t xml:space="preserve">hal-01339849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic annotation of bibliographical references in digital humanities books, articles and blogs</w:t>
               </w:r>
@@ -3117,51 +3117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="325B9D1C"/>
+    <w:nsid w:val="C14C7BDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3348,51 +3348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dacos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9361-5295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139753753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00595927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00439828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murzilli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Secondat de Montesquieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Tavernier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2064058.2064068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00439849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Bobrov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hrynaszkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00452002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bester" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04842977v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Caporali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04415049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cloutier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hug" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masclet de Barbarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00485477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caverni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dacos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9361-5295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139753753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00595927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00439828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murzilli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Secondat de Montesquieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Tavernier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361400" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2064058.2064068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00439849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Bobrov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hrynaszkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807481" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00452002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bester" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04842977v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Caporali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04415049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cloutier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hug" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masclet de Barbarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00485477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caverni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>